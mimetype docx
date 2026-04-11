--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -314,212 +314,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of fixed-node diffusion Monte Carlo across diverse community codes: The case of water–methane dimer</w:t>
+                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaviano Della Pia</w:t>
+                <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin X. Shi</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine S. Al-Hamdani</w:t>
+                <w:t xml:space="preserve">Aurelien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Alfè</w:t>
+                <w:t xml:space="preserve">Max Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler A. Anderson</w:t>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163, pp.104110. </w:t>
+              <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0272974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039409v1</w:t>
+                <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting sands of hardware and software in exascale quantum mechanical simulations</w:t>
               </w:r>
@@ -867,1036 +867,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
+                <w:t xml:space="preserve">Reproducibility of fixed-node diffusion Monte Carlo across diverse community codes: The case of water–methane dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel Slootman</w:t>
+                <w:t xml:space="preserve">Flaviano Della Pia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+                <w:t xml:space="preserve">Benjamin X. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Delval</w:t>
+                <w:t xml:space="preserve">Yasmine S. Al-Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Hoffer</w:t>
+                <w:t xml:space="preserve">Dario Alfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+                <w:t xml:space="preserve">Tyler A. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 164 (11), </w:t>
+              <w:t xml:space="preserve">, 2025, 163, pp.104110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0272974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425364v1</w:t>
+                <w:t xml:space="preserve">hal-05039409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Modularity and New Features in ipie: Towards Even Larger AFQMC Calculations on CPUs and GPUs at Zero and Finite Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-range configuration interaction with an ab initio short-range correction and an asymptotic lower bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Jiang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0225596⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128, pp.6316-6323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624474v1</w:t>
+                <w:t xml:space="preserve">hal-04648196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the role of mean-field potentials and short-range wave function behavior in the adiabatic connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (24), pp.2091-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified expression for the Hamiltonian expectation value exploiting the short-range behavior of the wave function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c01888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586442v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified expression for the Hamiltonian expectation value exploiting the short-range behavior of the wave function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.4923-4935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c01888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570296v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of mean-field potentials and short-range wave function behavior in the adiabatic connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27378⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566035v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Stochastically accelerated perturbative triples correction in coupled cluster calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0220730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387158v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range configuration interaction with an ab initio short-range correction and an asymptotic lower bound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Modularity and New Features in ipie: Towards Even Larger AFQMC Calculations on CPUs and GPUs at Zero and Finite Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02837⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0225596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648196v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastically accelerated perturbative triples correction in coupled cluster calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0220730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590383v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorthonormal orbital optimization with a cheap core-electron free three-body correlation factor for Quantum Monte Carlo and Transcorrelation</w:t>
               </w:r>
@@ -1980,468 +1980,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
+                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Michał Hapka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826402v1</w:t>
+                <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcorrelated selected configuration interaction in a bi-orthonormal basis and a cheap three-body correlation factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 159 (11), pp.114121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011588v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcorrelated selected configuration interaction in a bi-orthonormal basis and a cheap three-body correlation factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159 (11), pp.114121. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0163831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136834v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Quintero-Monsebaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2486,3145 +2486,3145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Excitation Energies of Increasingly Large Molecules: A QMC Study of Cyanine Dyes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+                <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (2), pp.1089-1095. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01162⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (9), pp.5325-5336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611327v1</w:t>
+                <w:t xml:space="preserve">hal-03716808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
+                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00556⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716808v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+                <w:t xml:space="preserve">Reference Energies for Cyclobutadiene: Automerization and Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (28), pp.4664-4679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720867v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Cyclobutadiene: Automerization and Excited States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+                <w:t xml:space="preserve">Haihan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulgani Annaberdiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kincaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02480⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.111402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638102v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haihan Zhou</w:t>
+                <w:t xml:space="preserve">The effect of uncertainty on building blocks in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (23), pp.234302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354453v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of uncertainty on building blocks in molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+                <w:t xml:space="preserve">Double excitation energies from quantum Monte Carlo using state-specific energy optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (23), pp.234302. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6722-6731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611294v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double excitation energies from quantum Monte Carlo using state-specific energy optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference Excitation Energies of Increasingly Large Molecules: A QMC Study of Cyanine Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
+                <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.6722-6731. </w:t>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.1089-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740096v1</w:t>
+                <w:t xml:space="preserve">hal-03611327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring CIPSI expansions for QMC calculations of electronic excitations: the case study of thiophene</w:t>
+                <w:t xml:space="preserve">QUESTDB: a database of highly-accurate excitation energies for the electronic structure community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Dash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+                <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00212⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155718v1</w:t>
+                <w:t xml:space="preserve">hal-03032753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Veril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193676v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUESTDB: a database of highly-accurate excitation energies for the electronic structure community</w:t>
+                <w:t xml:space="preserve">Tailoring CIPSI expansions for QMC calculations of electronic excitations: the case study of thiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Veril</w:t>
+                <w:t xml:space="preserve">Monika Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcms.1517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032753v1</w:t>
+                <w:t xml:space="preserve">hal-03155718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315299v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Systematic Improvement of the Fixed-Node Approximation in Diffusion Monte Carlo for Solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (18), pp.184111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021036⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919658v1</w:t>
+                <w:t xml:space="preserve">hal-02921286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest For Highly Accurate Excitation Energies: A Computational Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+                <w:t xml:space="preserve">Variational principles in quantum Monte Carlo: the troubled story of variance minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim J Briels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.4203-4212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468226v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly-Accurate Energies and Benchmarks for Medium Size Molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Mountaineering Strategy to Excited States: Highly Accurate Energies and Benchmarks for Exotic Molecules and Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.1711-1741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01216⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.3720-3736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403471v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">The Quest For Highly Accurate Excitation Energies: A Computational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2374-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346969v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+                <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly-Accurate Energies and Benchmarks for Medium Size Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.1711-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of the Bethe-Salpeter Formalism for Ground-State Energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475410v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational principles in quantum Monte Carlo: the troubled story of variance minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00147⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485688v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pros and Cons of the Bethe-Salpeter Formalism for Ground-State Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.3536-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921286v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountaineering Strategy to Excited States: Highly Accurate Energies and Benchmarks for Exotic Molecules and Radicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The performance of CIPSI on the ground state electronic energy of benzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00227⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (17), pp.176101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0027617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011529v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of CIPSI on the ground state electronic energy of benzene</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Systematic Improvement of the Fixed-Node Approximation in Diffusion Monte Carlo for Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (17), pp.176101. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (18), pp.184111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0027617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922278v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289341v2</w:t>
+                <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045595v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pseudopotentials on Excitation Energies From Selected Configuration Interaction and Diffusion Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Energies for Double Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1939-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2019.100002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b01205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088494v1</w:t>
+                <w:t xml:space="preserve">hal-01945031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Double Excitations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Pseudopotentials on Excitation Energies From Selected Configuration Interaction and Diffusion Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.1939-1956. </w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b01205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2019.100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945031v1</w:t>
+                <w:t xml:space="preserve">hal-02088494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5671,51 +5671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited States with Selected Configuration Interaction-Quantum Monte Carlo: Chemically Accurate Excitation Energies and Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,391 +5795,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saverio Moroni</w:t>
+                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (8), pp.4176-4182. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873356v1</w:t>
+                <w:t xml:space="preserve">hal-01858534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.4176-4182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679416v1</w:t>
+                <w:t xml:space="preserve">hal-01873356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858534v1</w:t>
+                <w:t xml:space="preserve">hal-01679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation energies from diffusion Monte Carlo using selected configuration interaction nodes</w:t>
               </w:r>
@@ -6191,77 +6191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (3), pp.034108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6295,90 +6295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly Accurate Reference Energies and Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,317 +6540,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid stochastic-deterministic calculation of the second-order perturbative contribution of multireference perturbation theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 147 (3), pp.034101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4992127⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539064v1</w:t>
+                <w:t xml:space="preserve">hal-01539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Hybrid stochastic-deterministic calculation of the second-order perturbative contribution of multireference perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
+              <w:t xml:space="preserve">, 2017, 147 (3), pp.034101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4992127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539065v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,378 +6904,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Toward an improved control of the fixed-node error in quantum Monte Carlo: The case of the water molecule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 144, pp.151103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947093⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 144 (6), pp.064101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327039v1</w:t>
+                <w:t xml:space="preserve">hal-01298011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Monte Carlo with very large multideterminant wavefunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (6), pp.064101. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (20), pp.1866-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298011v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with very large multideterminant wavefunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: Toward an improved control of the fixed-node error in quantum Monte Carlo: The case of the water molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (20), pp.1866-1875. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.151103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4947093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358981v1</w:t>
+                <w:t xml:space="preserve">hal-01327039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-node diffusion Monte Carlo potential energy curve of the fluorine molecule F2 using selected configuration interaction trial wavefunctions</w:t>
               </w:r>
@@ -7359,795 +7359,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRPF90, un generateur de code FORTRAN pour le calcul scientifique</w:t>
+                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), pp.244110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539068v1</w:t>
+                <w:t xml:space="preserve">hal-01121736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Laganà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.611-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121736v1</w:t>
+                <w:t xml:space="preserve">hal-03974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03974789v1</w:t>
+                <w:t xml:space="preserve">hal-00992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00992187v1</w:t>
+                <w:t xml:space="preserve">hal-01121580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRPF90, un generateur de code FORTRAN pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121580v1</w:t>
+                <w:t xml:space="preserve">hal-01539068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations en Chimie : Les bénéfices des méthodes Monte-Carlo Quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 6, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539069v1</w:t>
+                <w:t xml:space="preserve">hal-01539071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using perturbatively selected configuration interaction in quantum Monte Carlo calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Monte Carlo for large chemical systems: Implementing efficient strategies for petascale platforms and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjc-2013-0017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.938-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992090v1</w:t>
+                <w:t xml:space="preserve">hal-00736543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations en chimie : l'approche Monte-Carlo quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8163,468 +8163,468 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPC magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.P. 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo for large chemical systems: Implementing efficient strategies for petascale platforms and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23216⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2012-0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736543v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations en Chimie : Les bénéfices des méthodes Monte-Carlo Quantique</w:t>
+                <w:t xml:space="preserve">Simulations in Chemistry: The Quantum Monte Carlo Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.46-52</w:t>
+              <w:t xml:space="preserve">HPC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539071v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Cisneros</w:t>
+                <w:t xml:space="preserve">Using perturbatively selected configuration interaction in quantum Monte Carlo calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 91 (9), pp.804-810. </w:t>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.879-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjc-2012-0547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2013-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875425v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations in Chemistry: The Quantum Monte Carlo Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPC Magazine</w:t>
+              <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539070v1</w:t>
+                <w:t xml:space="preserve">hal-01539069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supercalculateurs décryptent la chimie du vivant</w:t>
               </w:r>
@@ -8718,64 +8718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.618-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.275-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9452,90 +9452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of linear beryllium chains: full configuration interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (2), pp.024301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9595,51 +9595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (31), pp.9014-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9854,51 +9854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Hernández-Lamoneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (15), pp.153001-153004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.442-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Monte Carlo estimators for the one-body density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11347,295 +11347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected configuration interaction using a transcorrelated Hamiltonian</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QMCkl: A Unified Approach to Accelerating Quantum Monte Carlo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TREX Symposium: Bridging Quantum Monte Carlo and High-Performance Simulations (TREX Symposium 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TREX, Feb 2024, Esch-sur-Alzette, Luxembourg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10622933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728651v1</w:t>
+                <w:t xml:space="preserve">hal-04700066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing libraries to increase performance, interoperability and reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Physique Theorique, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMCkl: A Unified Approach to Accelerating Quantum Monte Carlo Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected configuration interaction using a transcorrelated Hamiltonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREX Symposium: Bridging Quantum Monte Carlo and High-Performance Simulations (TREX Symposium 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Physique (SCF et SFP); ThéMoSiA, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10622933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700066v1</w:t>
+                <w:t xml:space="preserve">hal-04728651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TREXIO file format and library</w:t>
               </w:r>
@@ -11909,421 +11909,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
+                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700085v1</w:t>
+                <w:t xml:space="preserve">hal-04700087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
+                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
+              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200293v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
+                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
+              <w:t xml:space="preserve">Pacifichem 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5792161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700090v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
+                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700087v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Library development within TREX</w:t>
               </w:r>
@@ -12381,118 +12381,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software development strategy in the TREX Center of Excellence</w:t>
+                <w:t xml:space="preserve">Important aglorithms for CIPSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The importance of being H.P.C. Earnest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, Jun 2020, Online, Switzerland. </w:t>
+              <w:t xml:space="preserve">Special many-body discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NBody, Dec 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4321301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4321272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700111v1</w:t>
+                <w:t xml:space="preserve">hal-04700104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum chemistry calculation distributed among computing facilities with Quantum Package</w:t>
               </w:r>
@@ -12517,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul Données (JCAD) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12580,364 +12593,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important aglorithms for CIPSI</w:t>
+                <w:t xml:space="preserve">Software development strategy in the TREX Center of Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special many-body discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NBody, Dec 2020, Online, France. </w:t>
+              <w:t xml:space="preserve">The importance of being H.P.C. Earnest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Jun 2020, Online, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4321272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4321301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700104v2</w:t>
+                <w:t xml:space="preserve">hal-04700111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme accuracy for benchmark systems</w:t>
+                <w:t xml:space="preserve">Some applications of dressing to configuration interaction matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop Microscopic simulations: forecasting the next two decades,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Computation and understanding in molecular science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700259v1</w:t>
+                <w:t xml:space="preserve">hal-04700119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications of dressing to configuration interaction matrices</w:t>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation and understanding in molecular science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Prospectives RFCT 2019 : "Modélisations multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFCT, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700119v1</w:t>
+                <w:t xml:space="preserve">hal-04700125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
+                <w:t xml:space="preserve">Extreme accuracy for benchmark systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Prospectives RFCT 2019 : "Modélisations multi-échelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFCT, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">CECAM Workshop Microscopic simulations: forecasting the next two decades,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700125v1</w:t>
+                <w:t xml:space="preserve">hal-04700259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
               </w:r>
@@ -13070,90 +13070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Format for Quantum Chemistry Interoperability: Q5Cost Format and Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Perugia, Italy. pp.1094-1107, </w:t>
@@ -13235,90 +13235,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q5Cost format and library: a tutorial about the common format for quantum chemistry interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganà, Antonio. ICTP, 24, pp.103-124, 2008, Lecture notes, 929500342X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13381,51 +13381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Number of Electrons in a Spatial Domain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.13-27, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13459,90 +13459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-adapted selected configuration interaction in a determinant basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Consistent Electron-Nucleus Cusp Correction for Molecular Orbitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,51 +13714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CIPSI nodes in diffusion Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13844,51 +13844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13947,51 +13947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Quantum Monte Carlo Electronic Structure Calculations on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14108,51 +14108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few aspects of QMC for molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14241,64 +14241,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Green: Selected Configuration Interaction as a More Sustainable Alternative for High Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14359,51 +14359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can’t CIPSI do?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14447,51 +14447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Monte Carlo Calculations of the One-Body Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,51 +15065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2DD96A6"/>
+    <w:nsid w:val="51C46A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15296,51 +15296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>