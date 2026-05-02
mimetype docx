--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1092,486 +1092,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of mean-field potentials and short-range wave function behavior in the adiabatic connection</w:t>
+                <w:t xml:space="preserve">Modified expression for the Hamiltonian expectation value exploiting the short-range behavior of the wave function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (24), pp.2091-2097. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.4923-4935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c01888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566035v1</w:t>
+                <w:t xml:space="preserve">hal-04586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
+                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Damour</w:t>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387158v1</w:t>
+                <w:t xml:space="preserve">hal-04570296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified expression for the Hamiltonian expectation value exploiting the short-range behavior of the wave function</w:t>
+                <w:t xml:space="preserve">Exploring the role of mean-field potentials and short-range wave function behavior in the adiabatic connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c01888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (24), pp.2091-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586442v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570296v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastically accelerated perturbative triples correction in coupled cluster calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,51 +1657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,90 +1765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,77 +1882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorthonormal orbital optimization with a cheap core-electron free three-body correlation factor for Quantum Monte Carlo and Transcorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (15), pp.4883-4896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1980,481 +1980,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
+                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Hapka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011588v2</w:t>
+                <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcorrelated selected configuration interaction in a bi-orthonormal basis and a cheap three-body correlation factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Hapka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (11), pp.114121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0163831⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136834v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Transcorrelated selected configuration interaction in a bi-orthonormal basis and a cheap three-body correlation factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (11), pp.114121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0163831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826402v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Quintero-Monsebaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.221-234. </w:t>
@@ -2492,64 +2492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,395 +2590,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulgani Annaberdiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kincaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.111402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720867v1</w:t>
+                <w:t xml:space="preserve">hal-03354453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Energies for Cyclobutadiene: Automerization and Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Monino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (28), pp.4664-4679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haihan Zhou</w:t>
+                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 554, pp.111402. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354453v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of uncertainty on building blocks in molecules</w:t>
               </w:r>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.e1517. </w:t>
@@ -3436,103 +3436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,343 +3811,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational principles in quantum Monte Carlo: the troubled story of variance minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+                <w:t xml:space="preserve">Wim J Briels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.4203-4212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921286v1</w:t>
+                <w:t xml:space="preserve">hal-02485688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational principles in quantum Monte Carlo: the troubled story of variance minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim J Briels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (7), pp.4203-4212. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485688v1</w:t>
+                <w:t xml:space="preserve">hal-02921286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaineering Strategy to Excited States: Highly Accurate Energies and Benchmarks for Exotic Molecules and Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.3720-3736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,681 +4175,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest For Highly Accurate Excitation Energies: A Computational Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00014⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468226v1</w:t>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly-Accurate Energies and Benchmarks for Medium Size Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pros and Cons of the Bethe-Salpeter Formalism for Ground-State Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.3536-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403471v1</w:t>
+                <w:t xml:space="preserve">hal-02475410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">The Quest For Highly Accurate Excitation Energies: A Computational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2374-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02346969v1</w:t>
+                <w:t xml:space="preserve">hal-02468226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+                <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly-Accurate Energies and Benchmarks for Medium Size Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.1711-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+                <w:t xml:space="preserve">hal-02403471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of the Bethe-Salpeter Formalism for Ground-State Energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.3536-3545. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475410v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The performance of CIPSI on the ground state electronic energy of benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Systematic Improvement of the Fixed-Node Approximation in Diffusion Monte Carlo for Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5164,90 +5164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5275,369 +5275,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Double Excitations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Pseudopotentials on Excitation Energies From Selected Configuration Interaction and Diffusion Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.1939-1956. </w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b01205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2019.100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945031v1</w:t>
+                <w:t xml:space="preserve">hal-02088494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pseudopotentials on Excitation Energies From Selected Configuration Interaction and Diffusion Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Energies for Double Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1939-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2019.100002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b01205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088494v1</w:t>
+                <w:t xml:space="preserve">hal-01945031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (11), pp.2931-2937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5795,473 +5795,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Garniron</w:t>
+                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.4176-4182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858534v1</w:t>
+                <w:t xml:space="preserve">hal-01873356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (8), pp.4176-4182. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873356v1</w:t>
+                <w:t xml:space="preserve">hal-01679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Garniron</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679416v1</w:t>
+                <w:t xml:space="preserve">hal-01858534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation energies from diffusion Monte Carlo using selected configuration interaction nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (3), pp.034108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6295,51 +6295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly Accurate Reference Energies and Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,51 +6442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,317 +6540,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid stochastic-deterministic calculation of the second-order perturbative contribution of multireference perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 147 (3), pp.034101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539065v1</w:t>
+                <w:t xml:space="preserve">hal-01539064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid stochastic-deterministic calculation of the second-order perturbative contribution of multireference perturbation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 147 (3), pp.034101. </w:t>
+              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4992127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539064v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7170,51 +7170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,51 +7261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-node diffusion Monte Carlo potential energy curve of the fluorine molecule F2 using selected configuration interaction trial wavefunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,511 +7359,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Laganà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.611-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121736v1</w:t>
+                <w:t xml:space="preserve">hal-03974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), pp.244110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03974789v1</w:t>
+                <w:t xml:space="preserve">hal-01121736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992187v1</w:t>
+                <w:t xml:space="preserve">hal-01121580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
+                <w:t xml:space="preserve">Nicolas Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121580v1</w:t>
+                <w:t xml:space="preserve">hal-00992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRPF90, un generateur de code FORTRAN pour le calcul scientifique</w:t>
               </w:r>
@@ -7994,226 +7994,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo for large chemical systems: Implementing efficient strategies for petascale platforms and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations en chimie : l'approche Monte-Carlo quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPC magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.P. 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736543v2</w:t>
+                <w:t xml:space="preserve">hal-00876862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations en chimie : l'approche Monte-Carlo quantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Monte Carlo for large chemical systems: Implementing efficient strategies for petascale platforms and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPC magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.938-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876862v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t>
               </w:r>
@@ -8411,51 +8411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using perturbatively selected configuration interaction in quantum Monte Carlo calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8686,290 +8686,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Pair Localization Function (EPLF) for Density Functional Theory and ab Initio Wave Function-Based Methods: A New Tool for Chemical Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-driven activation of dioxygen in various metalloenzymes and their inspired models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis R Salahub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct1005938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.1178-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874618v1</w:t>
+                <w:t xml:space="preserve">hal-00992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-driven activation of dioxygen in various metalloenzymes and their inspired models.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Pair Localization Function (EPLF) for Density Functional Theory and ab Initio Wave Function-Based Methods: A New Tool for Chemical Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.618-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct1005938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.21698⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00992047v1</w:t>
+                <w:t xml:space="preserve">hal-00874618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of Be3: A benchmark complete active space self-consistent field + averaged quadratic coupled cluster study</w:t>
               </w:r>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.275-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9452,90 +9452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of linear beryllium chains: full configuration interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (2), pp.024301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9595,51 +9595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (31), pp.9014-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9854,51 +9854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Hernández-Lamoneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (15), pp.153001-153004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Monte Carlo estimators for the one-body density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,307 +10436,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral, Kinetic, and Theoretical Studies of Sulfur-Centered Reactive Intermediates Derived from Thioethers Containing an Acetyl Group</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron pair localization function: A practical tool to visualize electron localization in molecules from quantum Monte Carlo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazyna Strzelczak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Chaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108 (30), pp.6331--6346. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (4), pp.1725-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp031159b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1765098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539076v1</w:t>
+                <w:t xml:space="preserve">hal-00875621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron pair localization function: A practical tool to visualize electron localization in molecules from quantum Monte Carlo data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral, Kinetic, and Theoretical Studies of Sulfur-Centered Reactive Intermediates Derived from Thioethers Containing an Acetyl Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Varmenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Abedinzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazyna Strzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (30), pp.6331--6346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp031159b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1765098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00875621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electrocyclization product of butadiyne: structure, stability and possible formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10808,51 +10808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Structure and Properties of Polyynes and Monocyano- and Dicyanopolyynes: Predictions for Long Chain Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10937,51 +10937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-empirical calculation of electronic absorption wavelengths of polyynes, monocyano- and dicyanopolyynes. Predictions for long chain compounds and carbon allotrope carbyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,51 +11080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11347,243 +11347,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMCkl: A Unified Approach to Accelerating Quantum Monte Carlo Codes</w:t>
+                <w:t xml:space="preserve">Developing libraries to increase performance, interoperability and reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREX Symposium: Bridging Quantum Monte Carlo and High-Performance Simulations (TREX Symposium 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Physique Theorique, Nov 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700066v1</w:t>
+                <w:t xml:space="preserve">hal-04815715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing libraries to increase performance, interoperability and reproducibility</w:t>
+                <w:t xml:space="preserve">QMCkl: A Unified Approach to Accelerating Quantum Monte Carlo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TREX Symposium: Bridging Quantum Monte Carlo and High-Performance Simulations (TREX Symposium 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TREX, Feb 2024, Esch-sur-Alzette, Luxembourg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10622933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815715v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected configuration interaction using a transcorrelated Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,421 +11909,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
+                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacifichem 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5792161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700087v1</w:t>
+                <w:t xml:space="preserve">hal-04700085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
+                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
+              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700090v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
+                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700085v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
+                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France. </w:t>
+              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200293v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Library development within TREX</w:t>
               </w:r>
@@ -12400,64 +12400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important aglorithms for CIPSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special many-body discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR NBody, Dec 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul Données (JCAD) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12841,51 +12841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme accuracy for benchmark systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13070,90 +13070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Format for Quantum Chemistry Interoperability: Q5Cost Format and Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Perugia, Italy. pp.1094-1107, </w:t>
@@ -13235,90 +13235,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q5Cost format and library: a tutorial about the common format for quantum chemistry interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganà, Antonio. ICTP, 24, pp.103-124, 2008, Lecture notes, 929500342X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13498,51 +13498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Consistent Electron-Nucleus Cusp Correction for Molecular Orbitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13727,51 +13727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13844,51 +13844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13947,51 +13947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Quantum Monte Carlo Electronic Structure Calculations on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14108,51 +14108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few aspects of QMC for molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14241,103 +14241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Green: Selected Configuration Interaction as a More Sustainable Alternative for High Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Damour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14359,77 +14359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can’t CIPSI do?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14447,51 +14447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Monte Carlo Calculations of the One-Body Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14646,51 +14646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient implementation of Slater-Condon rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UMR 5626, Laboratoire de Chimie et Physique Quantiques. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15065,51 +15065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51C46A17"/>
+    <w:nsid w:val="7ACD3DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15296,51 +15296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>