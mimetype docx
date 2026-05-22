--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">scemama_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_7uhMtQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -227,10971 +248,10971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting sands of hardware and software in exascale quantum mechanical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravindra Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42254-025-00823-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing excited states in quantum Monte Carlo: A reassessment of double excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubly ionised 2,4-imidazolidinedione (hydantoin) dissociations induced by electron collision, fragmentation thresholds vs vertical excitation energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Moroni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cafarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0272733⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (39), pp.21244-21252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01613d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039397v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly ionised 2,4-imidazolidinedione (hydantoin) dissociations induced by electron collision, fragmentation thresholds vs vertical excitation energies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimizing excited states in quantum Monte Carlo: A reassessment of double excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp01613d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.024119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0272733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141321v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of fixed-node diffusion Monte Carlo across diverse community codes: The case of water–methane dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Della Pia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin X. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine S. Al-Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Alfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler A. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163, pp.104110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0272974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range configuration interaction with an ab initio short-range correction and an asymptotic lower bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128, pp.6316-6323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified expression for the Hamiltonian expectation value exploiting the short-range behavior of the wave function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (24), pp.4923-4935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c01888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of mean-field potentials and short-range wave function behavior in the adiabatic connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (24), pp.2091-2097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastically accelerated perturbative triples correction in coupled cluster calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0220730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Modularity and New Features in ipie: Towards Even Larger AFQMC Calculations on CPUs and GPUs at Zero and Finite Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0225596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorthonormal orbital optimization with a cheap core-electron free three-body correlation factor for Quantum Monte Carlo and Transcorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (15), pp.4883-4896. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Hapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcorrelated selected configuration interaction in a bi-orthonormal basis and a cheap three-body correlation factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (11), pp.114121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Quintero-Monsebaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.221-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (9), pp.5325-5336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reference Energies for Cyclobutadiene: Automerization and Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (28), pp.4664-4679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354453v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Cyclobutadiene: Automerization and Excited States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantum Monte Carlo study of systems with effective core potentials and node nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Monino</w:t>
+                <w:t xml:space="preserve">Guangming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdulgani Annaberdiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kincaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02480⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.111402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2021.111402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638102v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of uncertainty on building blocks in molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (23), pp.234302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double excitation energies from quantum Monte Carlo using state-specific energy optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Panadés-Barrueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (11), pp.6722-6731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Excitation Energies of Increasingly Large Molecules: A QMC Study of Cyanine Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.1089-1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUESTDB: a database of highly-accurate excitation energies for the electronic structure community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.e1517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcms.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring CIPSI expansions for QMC calculations of electronic excitations: the case study of thiophene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00212⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155718v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tailoring CIPSI expansions for QMC calculations of electronic excitations: the case study of thiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193676v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational principles in quantum Monte Carlo: the troubled story of variance minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cuzzocrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim J Briels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (7), pp.4203-4212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaineering Strategy to Excited States: Highly Accurate Energies and Benchmarks for Exotic Molecules and Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.3720-3736. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pros and Cons of the Bethe-Salpeter Formalism for Ground-State Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (9), pp.3536-3545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quest For Highly Accurate Excitation Energies: A Computational Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (6), pp.2374-2383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly-Accurate Energies and Benchmarks for Medium Size Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.1711-1741. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The performance of CIPSI on the ground state electronic energy of benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (17), pp.176101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0027617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Systematic Improvement of the Fixed-Node Approximation in Diffusion Monte Carlo for Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth D. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (18), pp.184111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0021036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pseudopotentials on Excitation Energies From Selected Configuration Interaction and Diffusion Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2019.100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Energies for Double Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), pp.1939-1956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b01205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (11), pp.2931-2937. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited States with Selected Configuration Interaction-Quantum Monte Carlo: Chemically Accurate Excitation Energies and Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (9), pp.4896-4906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Filippi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873356v1</w:t>
+                <w:t xml:space="preserve">hal-01858534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perturbatively Selected Configuration-Interaction Wave Functions for Efficient Geometry Optimization in Quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.4176-4182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679416v1</w:t>
+                <w:t xml:space="preserve">hal-01873356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Deterministic construction of nodal surfaces within quantum Monte Carlo: the case of FeS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.1395-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858534v1</w:t>
+                <w:t xml:space="preserve">hal-01679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation energies from diffusion Monte Carlo using selected configuration interaction nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (3), pp.034108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5041327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mountaineering Strategy to Excited States: Highly Accurate Reference Energies and Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (8), pp.4360 - 4379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (15), pp.154107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4980034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid stochastic-deterministic calculation of the second-order perturbative contribution of multireference perturbation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (3), pp.034101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1116, pp.134-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (6), pp.064101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4940781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo with very large multideterminant wavefunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (20), pp.1866-1875. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: Toward an improved control of the fixed-node error in quantum Monte Carlo: The case of the water molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.151103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-node diffusion Monte Carlo potential energy curve of the fluorine molecule F2 using selected configuration interaction trial wavefunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (4), pp.044115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Laganà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (8), pp.611-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (24), pp.244110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121580v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992187v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRPF90, un generateur de code FORTRAN pour le calcul scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (2), pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations en Chimie : Les bénéfices des méthodes Monte-Carlo Quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations en chimie : l'approche Monte-Carlo quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPC magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.P. 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo for large chemical systems: Implementing efficient strategies for petascale platforms and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (11), pp.938-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.23216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulations in Chemistry: The Quantum Monte Carlo Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875425v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations in Chemistry: The Quantum Monte Carlo Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2012-0547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539070v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using perturbatively selected configuration interaction in quantum Monte Carlo calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (9), pp.879-885. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2013-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supercalculateurs décryptent la chimie du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 469, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-driven activation of dioxygen in various metalloenzymes and their inspired models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis R Salahub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (6), pp.1178-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.21698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Pair Localization Function (EPLF) for Density Functional Theory and ab Initio Wave Function-Based Methods: A New Tool for Chemical Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.618-624. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct1005938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of Be3: A benchmark complete active space self-consistent field + averaged quadratic coupled cluster study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. I. Amaro-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramirez-Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (10), pp.104311/1-104311/7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3635403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mirtschink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lithium-thiophene interaction: a critical study using highly correlated electronic structure approaches of quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.275-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-009-0713-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of a neutral Nickel bisdithiolene complex: density functional versus ab initio methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Moineau-Chane Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.243-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-009-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of linear beryllium chains: full configuration interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (2), pp.024301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3054709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond breaking and bond making in tetraoxygen: analysis of the O2(X3Sigma(g)-) + O2(X3Sigma(g)-) &amp;lt;==&amp;gt; O4 reaction using the electron pair localization function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (31), pp.9014-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp902028g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies, stability and structure properties of radicals derived from organic sulfides containing an acetyl group after the *OH attack: ab initio and DFT calculations vs experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Varmenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Abedinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Bobrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (30), pp.7015-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711944v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multireference quantum Monte Carlo study of the O4 molecule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Hernández-Lamoneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (15), pp.153001-153004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.153001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum probability domains from Quantum Monte Carlo Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.442-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Monte Carlo estimators for the one-body density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (3 Pt 2), pp.035701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.035701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and efficient approach to the optimization of correlated wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.241101(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient sampling algorithm for variational Monte Carlo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (11), pp.114105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2354490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the volume maximizing the probability of finding ν electrons from variational monte carlo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 04 (02), pp.397-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219633605001581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron pair localization function: A practical tool to visualize electron localization in molecules from quantum Monte Carlo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121 (4), pp.1725-1735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1765098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral, Kinetic, and Theoretical Studies of Sulfur-Centered Reactive Intermediates Derived from Thioethers Containing an Acetyl Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Varmenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Varmenot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Abedinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Strzelczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (30), pp.6331--6346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp031159b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electrocyclization product of butadiyne: structure, stability and possible formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 394 (4-6), pp.244--249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.06.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Structure and Properties of Polyynes and Monocyano- and Dicyanopolyynes: Predictions for Long Chain Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (15), pp.3828--3837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp013043q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-empirical calculation of electronic absorption wavelengths of polyynes, monocyano- and dicyanopolyynes. Predictions for long chain compounds and carbon allotrope carbyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 361 (5-6), pp.520--524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(02)00988-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR and UV spectroscopic data for polyynes: predictions for long carbon chain compounds in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27 (2), pp.283--288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00059-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11201,2017 +11222,2017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porting codes to GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospect Meeting 2025: “Means of calculation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Themosia, Nov 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREXIO: an open-source file format and library for quantum chemical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reusable libraries in quantum chemistry 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Susi Lehtola; Dage Sundholm; Antti Karttunen; Stefan Taubert, Jun 2025, Majvik, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing libraries to increase performance, interoperability and reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Physique Theorique, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QMCkl: A Unified Approach to Accelerating Quantum Monte Carlo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREX Symposium: Bridging Quantum Monte Carlo and High-Performance Simulations (TREX Symposium 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TREX, Feb 2024, Esch-sur-Alzette, Luxembourg. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10622933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected configuration interaction using a transcorrelated Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Division de Chimie Physique (SCF et SFP); ThéMoSiA, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TREXIO file format and library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging excited-state methods in electronic structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC PTEROSOR, Apr 2023, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7804737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCaml: Chimie quantique avec OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OCaml Meetup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCaml Pro, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'OCaml dans le contexte du HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd OCaml Meetup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCaml Pro, Jan 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TREXIO file format and library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th OpenMolcas Developers' Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6624127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5792161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700085v1</w:t>
+                <w:t xml:space="preserve">hal-04700087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
+              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200293v1</w:t>
+                <w:t xml:space="preserve">hal-04700090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libraries developed in the TREX CoE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diffusion Monte Carlo with range-separated DFT/CIPSI trial wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire au laboratoire STORM, INRIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacifichem 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5792161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700087v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guidelines for improving the performance of computer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Supercomputing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminaire de l'Institut Chimie Radicalaire &amp; Centre de Calcul Intensif Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4696165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700090v1</w:t>
+                <w:t xml:space="preserve">hal-03200293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Library development within TREX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar in the Grüneis group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4708403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important aglorithms for CIPSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special many-body discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR NBody, Dec 2020, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4321272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum chemistry calculation distributed among computing facilities with Quantum Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul Données (JCAD) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software development strategy in the TREX Center of Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The importance of being H.P.C. Earnest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECAM, Jun 2020, Online, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4321301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of dressing to configuration interaction matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation and understanding in molecular science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Prospectives RFCT 2019 : "Modélisations multi-échelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFCT, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme accuracy for benchmark systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop Microscopic simulations: forecasting the next two decades,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECAM, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hautreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cameo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Format for Quantum Chemistry Interoperability: Q5Cost Format and Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Perugia, Italy. pp.1094-1107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69839-5_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13221,130 +13242,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q5Cost format and library: a tutorial about the common format for quantum chemistry interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elda Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganà, Antonio. ICTP, 24, pp.103-124, 2008, Lecture notes, 929500342X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13354,724 +13375,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Number of Electrons in a Spatial Domain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.13-27, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00046-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-adapted selected configuration interaction in a determinant basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monika Musial; Philip E. Hoggan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Quantum Chemistry: New Electron Correlation Methods and their Applications, and Use of Atomic Orbitals with Exponential Asymptotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83, Academic Press, pp.65-81, 2021, Advances in Quantum Chemistry, 978-0-12-823546-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2021.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Consistent Electron-Nucleus Cusp Correction for Molecular Orbitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorenzo Ugo Ancarani; Philip E. Hoggan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of The Art of Molecular Electronic Structure Computations: Correlation Methods, Basis Sets and More</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, Elsevier, pp.113-132, 2019, Advances in Quantum Chemistry, 978-0-12-816174-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiq.2019.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CIPSI nodes in diffusion Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Quantum Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1234, ACS Publications, pp.15-46, 2016, 9780841231795. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2016-1234.ch002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QMC=Chem: A Quantum Monte Carlo Program for Large-Scale Simulations in Chemistry at the Petascale Level and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.118-127, 2013, Lecture Notes in Computer Science, 978-3-642-38717-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38718-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Quantum Monte Carlo Electronic Structure Calculations on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Instrumentation for eScience and Related Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.195-207, 2012, 978-1-4614-0507-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14081,143 +14102,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few aspects of QMC for molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ramirez-Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14227,323 +14248,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Green: Selected Configuration Interaction as a More Sustainable Alternative for High Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can’t CIPSI do?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Monte Carlo Calculations of the One-Body Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Assaraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14553,240 +14574,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRPF90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS; Université Paul Sabatier (Toulouse 3). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient implementation of Slater-Condon rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UMR 5626, Laboratoire de Chimie et Physique Quantiques. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRPF90: a programming environment for high performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS; Université Paul Sabatier - Toulouse (France). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14796,100 +14817,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité en milieu atmosphérique et analyse Monte Carlo quantique de la localisation électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00518025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14899,105 +14920,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation électronique et parallélisme à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paul Sabatier - Toulouse III, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01612872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15065,51 +15086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ACD3DD1"/>
+    <w:nsid w:val="69321B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15296,51 +15317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-scemama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-7136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089017005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/scemama_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_7uhMtQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Shinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00823-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Shepard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Moroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Della Pia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin X. Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Al-Hamdani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alf&#232;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Anderson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02837" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c01888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27378" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Jiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Baumgarten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahajan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225596" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136834v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Monino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihan Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgani Annaberdiyev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kincaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091681" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Panad&#233;s-Barrueta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cuzzocrea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01162" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1517" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dash" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00212" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J Briels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00147" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00227" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00460" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01216" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922278v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027617" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D. Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2019.100002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01205" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00476" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041327" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00406" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736543v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23216" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875418v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Amaro-Estrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3635403" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0713-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33HC8SVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0679-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875602v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902028g" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Berg&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Varmenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Abedinzadeh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bobrowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711944v" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6W54D5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.153001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875618v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20526" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93B59501F20444C9C4C91DCDB082145910F73403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875613v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.035701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219633605001581" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539076v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Strzelczak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp031159b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WXPZ150-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539077v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.06.106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CH12XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp013043q" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7H3JMS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)00988-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00059-X" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68T08FP1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380968v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136985v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10622933" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7804737" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700071v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6624127" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5792161" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200293v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4696165" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700095v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4708403" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700104v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321272" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065465v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700111v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4321301" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700119v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700125v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306657v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00046-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022709v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2019.03.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2016-1234.ch002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38718-0_14" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-58SGXGKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539075v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107403v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539072v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539073v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01612872v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>