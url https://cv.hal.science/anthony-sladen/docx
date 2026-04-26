--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -214,918 +214,918 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Dominik Gräff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Bradley Paul Lipovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Andreas Vieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Armin Dachauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Rebecca Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+                <w:t xml:space="preserve">hal-05389213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">Automated detection of fin whales with distributed acoustic sensing in the Arctic and Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khacef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Khanh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+                <w:t xml:space="preserve">Jo Eidsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
+                <w:t xml:space="preserve">Robin Andre Rørstadbotnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Petter Morten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (6), pp.5057-5074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0041855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632372v1</w:t>
+                <w:t xml:space="preserve">hal-05437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated detection of fin whales with distributed acoustic sensing in the Arctic and Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Eidsvik</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Andre Rørstadbotnen</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Petter Morten</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Andres</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0041855⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437263v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating sound pressure levels from distributed acoustic sensing data using 20 Hz fin whale calls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Goestchel</w:t>
+                <w:t xml:space="preserve">Yacine Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin André Rørstadbotnen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0036351⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389126v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating sound pressure levels from distributed acoustic sensing data using 20 Hz fin whale calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Paul Lipovsky</w:t>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Vieli</w:t>
+                <w:t xml:space="preserve">Quentin Goestchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Dachauer</w:t>
+                <w:t xml:space="preserve">Robin André Rørstadbotnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Jackson</w:t>
+                <w:t xml:space="preserve">Arthur Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0036351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389213v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS sensitivity to heterogeneity scales much smaller than the minimum wavelength</w:t>
+                <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v3i1.1007⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469835v1</w:t>
+                <w:t xml:space="preserve">hal-04287704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DAS sensitivity to heterogeneity scales much smaller than the minimum wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Savaton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v3i1.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287704v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of nearshore surface gravity wave heights from distributed acoustic sensing data</w:t>
               </w:r>
@@ -1150,51 +1150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1239,966 +1239,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Anatomy of the Tsunami and Lamb Waves-Induced Ionospheric Signatures Generated by the 2022 Hunga Tonga Volcanic Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Edhah Munaibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (5), pp.1751-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-023-03271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155250v1</w:t>
+                <w:t xml:space="preserve">hal-04505342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3223084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070706v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360024v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Strumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245550v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234 (2), pp.1389-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977430v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Tsunami and Lamb Waves-Induced Ionospheric Signatures Generated by the 2022 Hunga Tonga Volcanic Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edhah Munaibari</w:t>
+                <w:t xml:space="preserve">Aurelien Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180 (5), pp.1751-1764. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-023-03271-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505342v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3223084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352810v1</w:t>
+                <w:t xml:space="preserve">hal-03977430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,103 +2275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2409,103 +2409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (3), pp.1573-1584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,90 +2543,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
@@ -2658,200 +2658,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of ship detection and trajectory evaluation using distributed acoustic sensing on an optical fiber telecom cable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Calbris</w:t>
+                <w:t xml:space="preserve">Louisa Tsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (4), pp.2615-2627. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0004129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209679v1</w:t>
+                <w:t xml:space="preserve">hal-03447477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,103 +2915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
@@ -3056,412 +3043,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preliminary assessment of ship detection and trajectory evaluation using distributed acoustic sensing on an optical fiber telecom cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (4), pp.2615-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0004129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229358v2</w:t>
+                <w:t xml:space="preserve">hal-03209679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating surface deformation induced by earthquakes using GPS, GLONASS and Galileo ionospheric sounding from a single station</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB020925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452276v1</w:t>
+                <w:t xml:space="preserve">hal-03229358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating surface deformation induced by earthquakes using GPS, GLONASS and Galileo ionospheric sounding from a single station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Florian Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dylan Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (8), pp.3403-3416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447477v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topography on earthquake static slip estimates</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Tromp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3558,1671 +3558,1671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – II: application to the Mw 6.2 Amatrice earthquake, central Italy</w:t>
+                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Simons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326704v1</w:t>
+                <w:t xml:space="preserve">hal-02383105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326771v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Hello</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.115724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060047v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – II: application to the Mw 6.2 Amatrice earthquake, central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Avallone</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Simons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (1), pp.689-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420722v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383105v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow megathrust earthquake ruptures betrayed by their outer-trench aftershocks signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – I: theory and simplified application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Simons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (2), pp.1174 - 1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727048v1</w:t>
+                <w:t xml:space="preserve">hal-01856119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – I: theory and simplified application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shallow megathrust earthquake ruptures betrayed by their outer-trench aftershocks signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Simons</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214 (2), pp.1174 - 1190. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.105 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856119v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t>
+                <w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">J. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">P. Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Voulgaris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.145 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636477v1</w:t>
+                <w:t xml:space="preserve">hal-01737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrin</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallée</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mothes</w:t>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grandin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicholas Voulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.145 - 149. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737651v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic relocking of the subduction megathrust following the 2007 Pisco, Peru, earthquake,</w:t>
+                <w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rémy</w:t>
+                <w:t xml:space="preserve">E. A. Kherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Perfettini</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cotte</w:t>
+                <w:t xml:space="preserve">Ph. Lognonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chlieh</w:t>
+                <w:t xml:space="preserve">V. Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (5), pp.3978-3995. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204 (2), pp.1148-1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347297v1</w:t>
+                <w:t xml:space="preserve">hal-01346884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t>
+                <w:t xml:space="preserve">A Bayesian source model for the 2004 great Sumatra-Andaman earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rempel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5116 - 5135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB012911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417120v1</w:t>
+                <w:t xml:space="preserve">hal-01401349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postseismic relocking of the subduction megathrust following the 2007 Pisco, Peru, earthquake,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Kherani</w:t>
+                <w:t xml:space="preserve">N. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Lognonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Klausner</w:t>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.3978-3995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346884v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian source model for the 2004 great Sumatra-Andaman earthquake</w:t>
+                <w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karlstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5116 - 5135. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (6315), pp.1027 - 1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB012911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401349v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Tsunami Bathymetry Effect on Finite Fault Slip Inversion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed quantification of delta subsidence, compaction and interaction with man-made structures: the case of the NCA airport, France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5380,351 +5380,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian inversion for finite fault earthquake source models - II: the 2011 great Tohoku-oki, Japan earthquake,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vallée</w:t>
+                <w:t xml:space="preserve">S.E. Minson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Matthieu Nocquet</w:t>
+                <w:t xml:space="preserve">J. L. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (2), pp.922-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116196v1</w:t>
+                <w:t xml:space="preserve">hal-01048735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inversion for finite fault earthquake source models - II: the 2011 great Tohoku-oki, Japan earthquake,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Simons</w:t>
+                <w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Beck</w:t>
+                <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Jiang</w:t>
+                <w:t xml:space="preserve">Jean Matthieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198 (2), pp.922-944. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7636-7653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048735v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-slip earthquakes can also be detected in the ionosphere,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.180-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,429 +5764,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic and postseismic slip associated with the 2010 Maule Earthquake, Chile: Characterizing the Arauco Peninsula barrier effect,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-N. Nina Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50207⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996986v1</w:t>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic fault slip evolution source models of the 2008 M7.9 Wenchuan earthquake in China from SAR interferometry, GPS and teleseismic analysis and implications for Longmen Shan tectonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coseismic and postseismic slip associated with the 2010 Maule Earthquake, Chile: Characterizing the Arauco Peninsula barrier effect,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhong Li</w:t>
+                <w:t xml:space="preserve">Y.-N. Nina Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ortega-Culaciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Bürgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 194 (2), pp.1138 - 1166. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (6), pp.3142-3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855995v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic fault slip evolution source models of the 2008 M7.9 Wenchuan earthquake in China from SAR interferometry, GPS and teleseismic analysis and implications for Longmen Shan tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fielding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Sladen</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">Roland Bürgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (2), pp.1138 - 1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+                <w:t xml:space="preserve">hal-01855995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6302,90 +6302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superficial simplicity of the 2010 El Mayor-Cucapah earthquake of Baja California in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengji Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fielding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (9), pp.615-618. </w:t>
@@ -6423,103 +6423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Minson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 332 (6036), pp.1421-1425. </w:t>
@@ -6551,363 +6551,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source model of the 2007 Mw 8.0 Pisco, Peru earthquake: Implications for seismogenic behavior of subduction megathrusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Perfettini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">H. Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernando Tavera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">A. O. Konca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.02405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549819v1</w:t>
+                <w:t xml:space="preserve">insu-00549830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source model of the 2007 Mw 8.0 Pisco, Peru earthquake: Implications for seismogenic behavior of subduction megathrusts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sladen</w:t>
+                <w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tavera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. O. Konca</w:t>
+                <w:t xml:space="preserve">Andrew Kositsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465, pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JB006429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00549830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial rupture of a locked patch of the Sumatra megathrust during the 2007 earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Konca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Meltzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,269 +6965,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic slip and afterslip of the great M (sub w) 9.15 Sumatra-Andaman earthquake of 2004</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of far-field tsunami hazard in French Polynesia based on historical data and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hjorleifsdottir</w:t>
+                <w:t xml:space="preserve">H. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-R.-A. Song</w:t>
+                <w:t xml:space="preserve">F. Schindelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.195-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407720v1</w:t>
+                <w:t xml:space="preserve">hal-00330924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of far-field tsunami hazard in French Polynesia based on historical data and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sladen</w:t>
+                <w:t xml:space="preserve">Coseismic slip and afterslip of the great M (sub w) 9.15 Sumatra-Andaman earthquake of 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hjorleifsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hébert</w:t>
+                <w:t xml:space="preserve">T.-R.-A. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schindelé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (1A), pp.S152-S173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120050631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330924v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7239,627 +7239,627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Whale Conservation: Harnessing Distributed Acoustic Sensing for Real-Time Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le séisme profond de Coaraze (ML 4,1 ; 18 mars 2025, Arc de Nice, France) : où est la faille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Andres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maylis Salivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025 - UNOC3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398976v1</w:t>
+                <w:t xml:space="preserve">hal-05339342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séisme profond de Coaraze (ML 4,1 ; 18 mars 2025, Arc de Nice, France) : où est la faille ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Future of Whale Conservation: Harnessing Distributed Acoustic Sensing for Real-Time Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Maylis Salivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025 - UNOC3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Decade of Ocean Science for Sustainable Development, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-1160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339342v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
+                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kristoffer Brenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amine Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pecci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Pelaez</w:t>
+                <w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922040v1</w:t>
+                <w:t xml:space="preserve">hal-04921465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohammedi</w:t>
+                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kristoffer Brenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
+                <w:t xml:space="preserve">Jan Petter Morten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, San Diego, United States. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921465v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Velocity Field Learning for High-Resolution Traffic Monitoring with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States. pp.790-794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7893,90 +7893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Traffic Monitoring with Distributed Acoustic Sensing Arrays and Optimum Array Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Pacific Grove, France. pp.1104-1108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8010,103 +8010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8140,103 +8140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8255,221 +8255,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAFOOD : Dispositif fibre optique de suivi distribué de l'évolution des fonds marins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 2 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111847v1</w:t>
+                <w:t xml:space="preserve">hal-04070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SEAFOOD : Dispositif fibre optique de suivi distribué de l'évolution des fonds marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Journée Thématique 2 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070709v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t>
               </w:r>
@@ -8481,64 +8481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8574,329 +8574,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Ionospheric Sounding to the Study of Large Subduction Earthquakes, the Case of the Mw 7.8 Pedernales Earthquake (2016, Ecuador)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Green's functions for coseismic and postseismic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zedek</w:t>
+                <w:t xml:space="preserve">L. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mikesell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">T. Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Nocquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378614v1</w:t>
+                <w:t xml:space="preserve">hal-02378678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Green's functions for coseismic and postseismic deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Ionospheric Sounding to the Study of Large Subduction Earthquakes, the Case of the Mw 7.8 Pedernales Earthquake (2016, Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Langer</w:t>
+                <w:t xml:space="preserve">F. Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ragon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">D. Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tromp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378678v1</w:t>
+                <w:t xml:space="preserve">hal-02378614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionospheric Signature Recorded on the Hawaii GPS Network of the Mw 6.9 Earthquake and Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mikesell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8938,103 +8938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging early postseismic slip in the hours to days following the 2016 Mw 7.8 Pedernales earthquake: where does it occur relative to longer-term postseismic slip?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
@@ -9063,77 +9063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.S41A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging coseismic slip along subduction megathursts: recent progress and future challenges,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Wegener General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9272,90 +9272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mata Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021, online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9383,411 +9383,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378650v1</w:t>
+                <w:t xml:space="preserve">hal-02407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407507v1</w:t>
+                <w:t xml:space="preserve">hal-02378650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of outer-rise seismic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Fukuoka, Japan. 2018, International Joint Workshop on Slow Earthquakes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9812,90 +9812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9950,77 +9950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10077,90 +10077,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du tsunami dans les districts de Banda Aceh et Lhok Nga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10234,90 +10234,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure acoustique distribuée (DAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,103 +10335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resif-Epos newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.12</w:t>
@@ -10505,51 +10505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Acoustic Monitoring of fish with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eceiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,64 +10627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards tsunami early-warning with Distributed Acoustic Sensing: Expected seafloor strains induced by tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vidal-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10732,103 +10732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the normal modes of an overpass highway bridge using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carrillo-Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11036,51 +11036,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Acoustic Sensing (DAS) recording of the main aftershock of the Teil earthquake in November 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -11102,51 +11102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Acoustic Sensing (DAS) in operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Mandrier-sur-Mer (83430), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -11258,51 +11258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A3A9791"/>
+    <w:nsid w:val="E63DF888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11489,51 +11489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-sladen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-0020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091987407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Truong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Eidsvik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andre R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andr&#233; R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz180" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012911" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1113-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1973-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Minson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu170" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengji Wei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006429" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Meltzner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07572" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hjorleifsdottir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R.-A. Song" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050631" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reymond" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378678v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eceiza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaglio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-sladen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-0020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091987407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Eidsvik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andre R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andr&#233; R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy187" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012911" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1113-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1973-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Minson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu170" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt155" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengji Wei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006429" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Meltzner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07572" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reymond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hjorleifsdottir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R.-A. Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050631" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eceiza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaglio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>