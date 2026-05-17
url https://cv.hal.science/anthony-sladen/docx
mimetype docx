--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,11203 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11151 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Sladen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS senior scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4126-0020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091987407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=si7EzVUAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Gräff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Paul Lipovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Vieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Dachauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of fin whales with distributed acoustic sensing in the Arctic and Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Eidsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Andre Rørstadbotnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petter Morten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5057-5074. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating sound pressure levels from distributed acoustic sensing data using 20 Hz fin whale calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goestchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin André Rørstadbotnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hartog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAS sensitivity to heterogeneity scales much smaller than the minimum wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26443/seismica.v3i1.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of nearshore surface gravity wave heights from distributed acoustic sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003589. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ea003589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of the Tsunami and Lamb Waves-Induced Ionospheric Signatures Generated by the 2022 Hunga Tonga Volcanic Eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edhah Munaibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180 (5), pp.1751-1764. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-023-03271-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3223084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 234 (2), pp.1389-1400. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alister Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Biagioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Strumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.424. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17459. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Chmiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3132832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1573-1584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Tsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of ship detection and trajectory evaluation using distributed acoustic sensing on an optical fiber telecom cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Calbris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (4), pp.2615-2627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB020925. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating surface deformation induced by earthquakes using GPS, GLONASS and Galileo ionospheric sounding from a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dylan Mikesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3403-3416. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography on earthquake static slip estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Tromp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 791, pp.228566. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – II: application to the Mw 6.2 Amatrice earthquake, central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (1), pp.689-707. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5777. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa L.H. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.115724. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1775. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversions – I: theory and simplified application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (2), pp.1174 - 1190. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow megathrust earthquake ruptures betrayed by their outer-trench aftershocks signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.105 - 113. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.145 - 149. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.1148-1158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian source model for the 2004 great Sumatra-Andaman earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.5116 - 5135. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB012911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Karlstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6315), pp.1027 - 1031. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postseismic relocking of the subduction megathrust following the 2007 Pisco, Peru, earthquake,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (5), pp.3978-3995. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Tsunami Bathymetry Effect on Finite Fault Slip Inversion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (12), pp.3655-3670. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-015-1113-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed quantification of delta subsidence, compaction and interaction with man-made structures: the case of the NCA airport, France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.1973-1984. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-15-1973-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion for finite fault earthquake source models - II: the 2011 great Tohoku-oki, Japan earthquake,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Minson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (2), pp.922-944. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7636-7653. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike-slip earthquakes can also be detected in the ionosphere,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic and postseismic slip associated with the 2010 Maule Earthquake, Chile: Characterizing the Arauco Peninsula barrier effect,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Nina Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ortega-Culaciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (6), pp.3142-3159. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic fault slip evolution source models of the 2008 M7.9 Wenchuan earthquake in China from SAR interferometry, GPS and teleseismic analysis and implications for Longmen Shan tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fielding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bürgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (2), pp.1138 - 1166. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rendon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B04313), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superficial simplicity of the 2010 El Mayor-Cucapah earthquake of Baja California in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengji Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fielding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (9), pp.615-618. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Minson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332 (6036), pp.1421-1425. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1206731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source model of the 2007 Mw 8.0 Pisco, Peru earthquake: Implications for seismogenic behavior of subduction megathrusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Konca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.02405. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB006429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kositsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465, pp.78-81. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial rupture of a locked patch of the Sumatra megathrust during the 2007 earthquake sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Konca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Meltzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7222), pp.631-635. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of far-field tsunami hazard in French Polynesia based on historical data and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schindelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic slip and afterslip of the great M (sub w) 9.15 Sumatra-Andaman earthquake of 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hjorleifsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-R.-A. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (1A), pp.S152-S173. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séisme profond de Coaraze (ML 4,1 ; 18 mars 2025, Arc de Nice, France) : où est la faille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Whale Conservation: Harnessing Distributed Acoustic Sensing for Real-Time Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Salivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025 - UNOC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Decade of Ocean Science for Sustainable Development, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kristoffer Brenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petter Morten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, San Diego, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Velocity Field Learning for High-Resolution Traffic Monitoring with Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States. pp.790-794, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF56349.2022.10051959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Traffic Monitoring with Distributed Acoustic Sensing Arrays and Optimum Array Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pacific Grove, France. pp.1104-1108, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Lior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAFOOD : Dispositif fibre optique de suivi distribué de l'évolution des fonds marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique 2 : Risques en Zone Nord-Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Green's functions for coseismic and postseismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tromp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Ionospheric Sounding to the Study of Large Subduction Earthquakes, the Case of the Mw 7.8 Pedernales Earthquake (2016, Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric Signature Recorded on the Hawaii GPS Network of the Mw 6.9 Earthquake and Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mikesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging early postseismic slip in the hours to days following the 2016 Mw 7.8 Pedernales earthquake: where does it occur relative to longer-term postseismic slip?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa L.H. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Assembly of Wegener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for uncertain fault geometry in earthquake source inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.S41A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging coseismic slip along subduction megathursts: recent progress and future challenges,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Wegener General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mata Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021, online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Assembly of Wegener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution of outer-rise seismic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Workshop on Slow Earthquakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Fukuoka, Japan. 2018, International Joint Workshop on Slow Earthquakes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa L.H. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Assembly of Wegener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du tsunami dans les districts de Banda Aceh et Lhok Nga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.59-76, 2011, Géographie-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure acoustique distribuée (DAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resif-Epos newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Acoustic Monitoring of fish with Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Eceiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tsunami early-warning with Distributed Acoustic Sensing: Expected seafloor strains induced by tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vidal-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the normal modes of an overpass highway bridge using Distributed Acoustic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn P.A. van den Ende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Carrillo-Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Acoustic Sensing (DAS) recording of the main aftershock of the Teil earthquake in November 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Acoustic Sensing (DAS) in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Saint-Mandrier-sur-Mer (83430), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11258,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E63DF888"/>
+    <w:nsid w:val="0DDFC1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11489,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-sladen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-0020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091987407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Eidsvik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andre R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andr&#233; R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy187" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012911" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1113-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1973-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Minson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu170" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt155" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengji Wei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006429" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Meltzner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07572" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reymond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hjorleifsdottir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R.-A. Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050631" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eceiza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaglio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-sladen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-0020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091987407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=si7EzVUAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Eidsvik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andre R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andr&#233; R&#248;rstadbotnen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Langer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228566" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy187" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCG538N4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012911" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1113-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1973-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Minson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Beck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengji Wei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1213" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549830v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006429" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Meltzner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07572" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hjorleifsdottir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R.-A. Song" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050631" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356067v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135987v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401181v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eceiza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaglio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018828v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018833v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>