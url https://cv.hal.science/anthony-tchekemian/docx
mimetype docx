--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Tchékémian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques coloniales et résilience dans le Pacifique : défis modernes et perspectives en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camile Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurian Guymalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friches touristiques en Polynésie française : analyse des défis, des risques et des stratégies de reconversion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique en Polynésie française : gouvernance et résilience face aux défis climatiques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchekemian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v53i2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes licencieux de Polynésie à travers le prisme occidental : la fluidité des genres et le choc des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahitian urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord, 61-62 (61-62), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/w9yv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture urbaine tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord : conformer les agricultures, fabriquer la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de préservation et de protection du patrimoine culturel en Polynésie française : le rôle de l’oiseau à travers des mythes, dans la culture orale traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132zu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion-Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04575511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Stochasticity of Spatiotemporal Recruitment Patterns in Coral Reef Fish (Tahiti, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viliame Waqalevu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/jcoastres-d-22-00069.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les fonctions sociales de l’agriculture périurbaine par les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en parallèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPENSER LA SECURITE ALIMENTAIRE ET SANITAIRE AU REGARD DU COVID-19 : UNE ALIMENTATION LOCALE POUR UNE SANTE GLOBALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, conscience et acceptation du risque sanitaire ciguatérique en Polynésie française : étude des représentations sociales auprès de la population tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en matière de temps sociaux : sur quoi reposent les politiques temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension de la notion de risques et ses différentes déclinaisons en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territorial durable : gouvernance et outils open source pour deux projets d’ecoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v44i0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbroglio du maillage territorial français : entre persistances et discordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des modèles territoriaux d’innovation, en France, depuis l’implantation des pôles de compétitivité, jusqu’à la création des Livings Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des fondements de la mondialisation et de la finance internationale moderne sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité organisationnelle et relationnelle entre espèces animales et végétales engendre l’équilibre et la vie sur l’île de Clipperton !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clipperton - Projet d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre agricultrice en France au XXIe siècle. La reconnaissance du statut d’exploitante agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville : les usages de la campagne et de l'agriculture périurbaine par les institutions grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape, heritage and identity in peri-urban areas in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Edelblutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10091-012-0020-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Amis du Patrimoine Étoilien et de la Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gilibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villages Lorrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation souhaitée par le programme français de développement rural, entre les territoires urbains, périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Association de Prospective Rhénane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Périurbanisation, durabilité et créativité, Tome 2, pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de la violence structurelle en vue du développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firmes, géopolitique et territoires - vol. 1, 50 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la mobilité urbaine dans la métropole chinoise de Tianjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat entre ville et nature, de l'ère industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, octobre 2006 (96), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, décembre 2006 (97), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural entre démarches de qualité et diversification, une ressource territoriale à l'épreuve des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports tourism in French Polynesia and it dependence on air transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Tourism and Local Sustainable Development. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Nature Switzerland, 2024, Sports Economics, Management and Policy, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville. Les représentations sociales des éléments de nature à Grenoble et leurs usages par les institutions d’aménagement et d’animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville, nouvelles émergences. Gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon La Métropole, pp.112-121, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable : Living Lab et outils open source pour les acteurs des territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 2 : dispositifs, publics, acteurs et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance. La mobilisation des compétences et des ressources territoriales à travers le projet Living Lab &amp;quot;Innovation Santé Urbaine&amp;quot; à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines au service des réseaux d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d’agriculture. Quels outils de gestion pour les acteurs de l'agglomération grenobloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriurbanisation : rêves ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36992-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture étasunienne et ses mécanismes de soutien, l'exemple de la culture du coton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel WACKERMANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada Etats-Unis Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-346, 2012, 9782729873158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits structurels dans le développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits non armés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.245-261, 2011, 978-2-7298-6607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Viala, Stéphane Villepontoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-399, 2007, 978-2-84269-766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture tropicale en milieu insulaire, entre tradition et innovation. Vers une autosuffisance des productions vivrières en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton : les restes de la Passion. Regards sur le seul atoll corallien français dans l’océan Pacifique nord-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton, les restes de la Passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2021, Collection Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">562-LXVII p., 2017, 978-2-7295-8887-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMPACT D’UNE POLITIQUE PUBLIQUE AGRICOLE EUROPÉENNE SUR LES ACTEURS ET LES TERRITOIRES RURAUX FRANÇAIS. ÉTUDE DE L’APPLICATION DU PROGRAMME FRANÇAIS DE DÉVELOPPEMENT RURAL DANS SIX TERRITOIRES RURAUX : TYMERAIS, MONTS DE LACAUNE, LANGRES, MENÉ, COTEAUX DU LYONNAIS, ARDÈCHE MÉRIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches Domaine : Sciences humaines – groupe IV Sections CNU : 23 - Géographie physique, humaine, économique et régionale & 24 - Aménagement de l'espace, urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon; Ecole doctorale 537 Culture &amp; Patrimoine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04380826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la terre, face à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer l'effondrement, les vertus du local : l’exemple du jardin collectif de la résidence du campus d’Outumaoro à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte d’épidémie Quelles analyses et quelles propositions face à la COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les crises, le retour au local ? Perspectives historiques et étude prospective : l'exemple du jardin collectif de la résidence du campus d'Outumaoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à contribution 3 ème édition des Conférences de la Recherche en Polynésie française Jeudi 3 décembre 2020 « La recherche en réponse aux crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la Terre opposé à la pandémie de Covid-19 : maraichage et jardinage face aux crises, en Occident, depuis la fin du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires. Les ruptures et rebonds des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité serait-elle le signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées de la Société d'écologie humaine - UMR SENS (IRD, CIRAD, UPVM) &amp; MSH SUD - « HUMANITES ENVIRONNEMENTALES » Sciences, arts et citoyennetés face aux changements globaux Montpellier, du 05 au 07 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises, le retour au local Mise en perspectives historiques et retour d'expérience du jardin collectif de l'université de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études doctorales « Crises et espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approvisionner en tant de crises Strasbourg, Maison interuniversitaire des sciences de l'Homme - Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les ruptures et rebonds des systèmes alimentaires territorialisés » 13 au 15 octobre 2021 au Val Poschiavo (Grisons, Suisse) Proposition de communication « Contre la crise, le retour au local ? L'exemple du jardin collectif de la résidence du campus d'Outumaoro, à l'Université de la Polynésie Française » "Against crises, a return to the local? The example of the collective garden of the Outumaoro campus residence, at the University of French Polynesia" Anthony TCHEKEMIAN Maître de conférences en Géographie et Aménagement du territoire (CNU 23-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité : signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session RT38-RT29 : « (é)changer ? Savoirs environnementaux, techniques et matériaux en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins collectifs sur le campus ouvert de l’Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d’un quartier prioritaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au temps de la Covid-19 Quelles analyses et quelles approches pour la fabrique urbaine de demain ? Oran, 7-8 décembre 2021 Manuscrit Des jardins collectifs sur le campus ouvert de l'Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d'un quartier prioritaire au temps de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Oran, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques des crises : vers un perpétuel retour au local ? Etude prospective : un exemple résilient d’agriculture urbaine au travers du jardin collectif de la résidence universitaire en Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Canadian, Chinese and African Sustainable Urbanization Density, Diversity, and Mobility: the City in an Era of Cascading Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de « campus ouvert » pour les habitants du quartier d’Outumaoro, à Punaauia, au cœur des préoccupations sociales : le jardin collectif, une initiative souhaitée, mais appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque géographie des solidarités Vendredi 3 et samedi 4 décembre 2021 Université d'Orléans « Quand les solidarités font territoires. Interroger les géographies du lien social à l'aune de la crise globale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association de Géographes Français (AGF); Le Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE) de l’Université d’Orléans; Le Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Valde-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la sécurité alimentaire et sanitaire au regard de la Covid-19 : une alimentation locale pour une santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise pandémique de coronavirus : quelles leçons et quelles mesures ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales du risque ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VULPARE - Vulnérabilités du Patrimoine Récifal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-SUD, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de l’irrationnel pour la compréhension d’un territoire : des sept fonctions de l’oiseau dans les traditions orales polynésiennes, aux forces qui travaillent notre société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des langues et des cultures Polynésiennes, « Ma terre, ma mer, mon ciel : l’environnement de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l’île de Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et pratiques des déchets. Dialogues entre mondes européens et américains 23 et 24 novembre 2017 Institut des Amériques (IdA), Paris 60, boulevard du Lycée, 8 ème étage-92170 Vanves Proposition de communication « Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l'île de Clipperton »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE ECONOMIQUE AU SERVICE DE L'AMENAGEMENT ET DU DEVELOPPEMENT DURABLE DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écomonie sociale et solidaire dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVe Conférence Annuelle Internationale du Réseau International d’Intelligence Territoriale INTI, Nov 2016, Charleroi, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité organisationnelle et désordre relationnel : quels impacts sur les performances des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ghewy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité / désordre : adaptation, localisation, dynamique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Henri Poincaré; Université Paris 7 Diderot, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective économique au service de l’aménagement et du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Écomonie Sociale et Solidaire dans les territoires : initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale (INTI), Nov 2016, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et économies émergentes : universalisme, contextualisation et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de management (Maroc); Kedge Business school; Académie des sciences de management (Paris); Association marocaine de GRH (AMGRH), Apr 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et outils open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales (LERASS-ERPURS); Laboratoire Innovation Formes Architectures Milieux (LIFAM); Université Paul Sabatier, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don et contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Terre, territorialisation et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été d'Agadir, May 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, entre ancrage local et réseau global : l’approche anthropologique contre les conflits structurels face au développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du RRI 2015: " Politiques d’Innovation et de R&amp;D : regards croisés Nord/Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle vision du Monde à la Renaissance, entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  XVIe et XVIIe siècles en Europe , Jun 2013, Nancy, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and tools of open source: eco-neighborhoods studies of in selfpromotion and resulting from a decision made by local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du capitalisme. Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dette et subjectivation politique : perspectives anthropologiques, sociologiques et philosophiques sur les formes d’insécurité financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Alsace (MISHA), Oct 2011, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion des risques dans les collectivités locales : Quelles gouvernances et modalités face aux risques d’inondation et de submersion marine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS RURAUX FRANÇAIS FACE AUX AIDES DU SECOND PILIER DE LA PAC : QUELLES STRATEGIES ET QUELS PROFILS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP "Et si les fins justifiaient les moyens.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et de Gouvernance Territoriale (IMPGT), May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d'agriculture. Quels outils de gestion pour les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’UMR SAD-APT/AgroParisTech (INRA) et l’École nationale supérieure de paysage de Versailles-Marseille, en partenariat avec le Conseil International des Études Canadiennes et l’École nationale supérieure d’architecture de Versailles, et avec le soutien de la Fédération Française du Paysage, de la Mairie de Paris, de l’Ordre des Architectes d’Île-de-France, de Val’hor., Feb 2013, Paris, France. pp.74-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs ruraux quant à l’application du second pilier de la PAC en France et leurs répercussions sur les activités agricoles et les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PETITES PAYSANNERIES DANS UN CONTEXTE MONDIAL INCERTAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies et les comportements des acteurs ruraux face à l’application du second pilier de la PAC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Laboratoire Dynamiques sociales et recomposition des espaces, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, ses montagnes et sa nature urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - IGA - PACTES territoires - UJF Grenoble, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, patrimoine et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l’application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV° COLLOQUE de l’Association de Science Régionale De Langue Française, RIMOUSKI (Québec), 25-27 août 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimousky, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l'application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.379-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et l'offre de nature dans l'agglomération grenobloise : entre pratiques et représentations quel enjeu pour l'agriculture périurbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Faire campagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France. pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre natures &amp;quot; sauvage et domestique &amp;quot; : étude des représentations sociales à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'école d'été de géographie sociale " Mutations des territoires en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Grande Motte, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan de Développement Rural National facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité : Quelle(s) qualité(s) demain, pour quelle(s) demandes(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regard sur la déclinaison française du programme européen de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence et disparités régionales au sein de l'espace européen : Les politiques régionales à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROGRAMME FRANÇAIS DE DEVELOPPEMENT RURAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Mirabel "La notion de ressource territoriale" - Le Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’oiseau dans les traditions orales polynésiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude dynamique des restes sur l’atoll de Clipperton : relevés GPS, mesures et photographies des vestiges et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Clipperton, un atout méconnu" - Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques : Géographie - Géomatique & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la Politique Agricole Commune sur les paysages ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF A COMMON AGRICULTURAL POLICY ON THE FRENCH RURAL TERRITORIES AND THE STAKEHOLDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième symposium du Programme franco-taiwanais « Frontières de la science » (FTFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices de Environnement et écosociété : histoire, acteurs, économie, gestion, droit, écologie, patrimoine, santé et sécurité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français. Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00345312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain comme expérience de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Tchékémian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friches touristiques en Polynésie française : analyse des défis, des risques et des stratégies de reconversion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques coloniales et résilience dans le Pacifique : défis modernes et perspectives en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camile Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurian Guymalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique en Polynésie française : gouvernance et résilience face aux défis climatiques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchekemian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v53i2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes licencieux de Polynésie à travers le prisme occidental : la fluidité des genres et le choc des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture urbaine tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord : conformer les agricultures, fabriquer la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahitian urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord, 61-62 (61-62), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/w9yv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de préservation et de protection du patrimoine culturel en Polynésie française : le rôle de l’oiseau à travers des mythes, dans la culture orale traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132zu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion-Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04575511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Stochasticity of Spatiotemporal Recruitment Patterns in Coral Reef Fish (Tahiti, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viliame Waqalevu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/jcoastres-d-22-00069.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPENSER LA SECURITE ALIMENTAIRE ET SANITAIRE AU REGARD DU COVID-19 : UNE ALIMENTATION LOCALE POUR UNE SANTE GLOBALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les fonctions sociales de l’agriculture périurbaine par les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en parallèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, conscience et acceptation du risque sanitaire ciguatérique en Polynésie française : étude des représentations sociales auprès de la population tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en matière de temps sociaux : sur quoi reposent les politiques temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension de la notion de risques et ses différentes déclinaisons en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territorial durable : gouvernance et outils open source pour deux projets d’ecoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v44i0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbroglio du maillage territorial français : entre persistances et discordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des modèles territoriaux d’innovation, en France, depuis l’implantation des pôles de compétitivité, jusqu’à la création des Livings Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des fondements de la mondialisation et de la finance internationale moderne sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité organisationnelle et relationnelle entre espèces animales et végétales engendre l’équilibre et la vie sur l’île de Clipperton !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clipperton - Projet d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre agricultrice en France au XXIe siècle. La reconnaissance du statut d’exploitante agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville : les usages de la campagne et de l'agriculture périurbaine par les institutions grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Amis du Patrimoine Étoilien et de la Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gilibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villages Lorrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape, heritage and identity in peri-urban areas in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Edelblutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10091-012-0020-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation souhaitée par le programme français de développement rural, entre les territoires urbains, périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Association de Prospective Rhénane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Périurbanisation, durabilité et créativité, Tome 2, pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de la violence structurelle en vue du développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firmes, géopolitique et territoires - vol. 1, 50 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la mobilité urbaine dans la métropole chinoise de Tianjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat entre ville et nature, de l'ère industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, octobre 2006 (96), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, décembre 2006 (97), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural entre démarches de qualité et diversification, une ressource territoriale à l'épreuve des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports tourism in French Polynesia and it dependence on air transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Tourism and Local Sustainable Development. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Nature Switzerland, 2024, Sports Economics, Management and Policy, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville. Les représentations sociales des éléments de nature à Grenoble et leurs usages par les institutions d’aménagement et d’animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville, nouvelles émergences. Gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon La Métropole, pp.112-121, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable : Living Lab et outils open source pour les acteurs des territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 2 : dispositifs, publics, acteurs et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance. La mobilisation des compétences et des ressources territoriales à travers le projet Living Lab &amp;quot;Innovation Santé Urbaine&amp;quot; à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines au service des réseaux d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d’agriculture. Quels outils de gestion pour les acteurs de l'agglomération grenobloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriurbanisation : rêves ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36992-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture étasunienne et ses mécanismes de soutien, l'exemple de la culture du coton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel WACKERMANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada Etats-Unis Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-346, 2012, 9782729873158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits structurels dans le développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits non armés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.245-261, 2011, 978-2-7298-6607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Viala, Stéphane Villepontoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-399, 2007, 978-2-84269-766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture tropicale en milieu insulaire, entre tradition et innovation. Vers une autosuffisance des productions vivrières en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton : les restes de la Passion. Regards sur le seul atoll corallien français dans l’océan Pacifique nord-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton, les restes de la Passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2021, Collection Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">562-LXVII p., 2017, 978-2-7295-8887-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMPACT D’UNE POLITIQUE PUBLIQUE AGRICOLE EUROPÉENNE SUR LES ACTEURS ET LES TERRITOIRES RURAUX FRANÇAIS. ÉTUDE DE L’APPLICATION DU PROGRAMME FRANÇAIS DE DÉVELOPPEMENT RURAL DANS SIX TERRITOIRES RURAUX : TYMERAIS, MONTS DE LACAUNE, LANGRES, MENÉ, COTEAUX DU LYONNAIS, ARDÈCHE MÉRIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches Domaine : Sciences humaines – groupe IV Sections CNU : 23 - Géographie physique, humaine, économique et régionale & 24 - Aménagement de l'espace, urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon; Ecole doctorale 537 Culture &amp; Patrimoine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04380826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approvisionner en tant de crises Strasbourg, Maison interuniversitaire des sciences de l'Homme - Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les ruptures et rebonds des systèmes alimentaires territorialisés » 13 au 15 octobre 2021 au Val Poschiavo (Grisons, Suisse) Proposition de communication « Contre la crise, le retour au local ? L'exemple du jardin collectif de la résidence du campus d'Outumaoro, à l'Université de la Polynésie Française » "Against crises, a return to the local? The example of the collective garden of the Outumaoro campus residence, at the University of French Polynesia" Anthony TCHEKEMIAN Maître de conférences en Géographie et Aménagement du territoire (CNU 23-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la terre, face à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les crises, le retour au local ? Perspectives historiques et étude prospective : l'exemple du jardin collectif de la résidence du campus d'Outumaoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à contribution 3 ème édition des Conférences de la Recherche en Polynésie française Jeudi 3 décembre 2020 « La recherche en réponse aux crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer l'effondrement, les vertus du local : l’exemple du jardin collectif de la résidence du campus d’Outumaoro à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte d’épidémie Quelles analyses et quelles propositions face à la COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises, le retour au local Mise en perspectives historiques et retour d'expérience du jardin collectif de l'université de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études doctorales « Crises et espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la Terre opposé à la pandémie de Covid-19 : maraichage et jardinage face aux crises, en Occident, depuis la fin du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires. Les ruptures et rebonds des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité serait-elle le signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées de la Société d'écologie humaine - UMR SENS (IRD, CIRAD, UPVM) &amp; MSH SUD - « HUMANITES ENVIRONNEMENTALES » Sciences, arts et citoyennetés face aux changements globaux Montpellier, du 05 au 07 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité : signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session RT38-RT29 : « (é)changer ? Savoirs environnementaux, techniques et matériaux en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins collectifs sur le campus ouvert de l’Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d’un quartier prioritaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au temps de la Covid-19 Quelles analyses et quelles approches pour la fabrique urbaine de demain ? Oran, 7-8 décembre 2021 Manuscrit Des jardins collectifs sur le campus ouvert de l'Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d'un quartier prioritaire au temps de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Oran, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de « campus ouvert » pour les habitants du quartier d’Outumaoro, à Punaauia, au cœur des préoccupations sociales : le jardin collectif, une initiative souhaitée, mais appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque géographie des solidarités Vendredi 3 et samedi 4 décembre 2021 Université d'Orléans « Quand les solidarités font territoires. Interroger les géographies du lien social à l'aune de la crise globale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association de Géographes Français (AGF); Le Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE) de l’Université d’Orléans; Le Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Valde-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques des crises : vers un perpétuel retour au local ? Etude prospective : un exemple résilient d’agriculture urbaine au travers du jardin collectif de la résidence universitaire en Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Canadian, Chinese and African Sustainable Urbanization Density, Diversity, and Mobility: the City in an Era of Cascading Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la sécurité alimentaire et sanitaire au regard de la Covid-19 : une alimentation locale pour une santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise pandémique de coronavirus : quelles leçons et quelles mesures ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales du risque ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VULPARE - Vulnérabilités du Patrimoine Récifal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-SUD, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de l’irrationnel pour la compréhension d’un territoire : des sept fonctions de l’oiseau dans les traditions orales polynésiennes, aux forces qui travaillent notre société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des langues et des cultures Polynésiennes, « Ma terre, ma mer, mon ciel : l’environnement de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l’île de Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et pratiques des déchets. Dialogues entre mondes européens et américains 23 et 24 novembre 2017 Institut des Amériques (IdA), Paris 60, boulevard du Lycée, 8 ème étage-92170 Vanves Proposition de communication « Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l'île de Clipperton »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité organisationnelle et désordre relationnel : quels impacts sur les performances des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ghewy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité / désordre : adaptation, localisation, dynamique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Henri Poincaré; Université Paris 7 Diderot, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE ECONOMIQUE AU SERVICE DE L'AMENAGEMENT ET DU DEVELOPPEMENT DURABLE DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écomonie sociale et solidaire dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVe Conférence Annuelle Internationale du Réseau International d’Intelligence Territoriale INTI, Nov 2016, Charleroi, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective économique au service de l’aménagement et du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Écomonie Sociale et Solidaire dans les territoires : initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale (INTI), Nov 2016, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et économies émergentes : universalisme, contextualisation et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de management (Maroc); Kedge Business school; Académie des sciences de management (Paris); Association marocaine de GRH (AMGRH), Apr 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et outils open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales (LERASS-ERPURS); Laboratoire Innovation Formes Architectures Milieux (LIFAM); Université Paul Sabatier, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du RRI 2015: " Politiques d’Innovation et de R&amp;D : regards croisés Nord/Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don et contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Terre, territorialisation et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été d'Agadir, May 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, entre ancrage local et réseau global : l’approche anthropologique contre les conflits structurels face au développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle vision du Monde à la Renaissance, entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  XVIe et XVIIe siècles en Europe , Jun 2013, Nancy, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and tools of open source: eco-neighborhoods studies of in selfpromotion and resulting from a decision made by local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du capitalisme. Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dette et subjectivation politique : perspectives anthropologiques, sociologiques et philosophiques sur les formes d’insécurité financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Alsace (MISHA), Oct 2011, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS RURAUX FRANÇAIS FACE AUX AIDES DU SECOND PILIER DE LA PAC : QUELLES STRATEGIES ET QUELS PROFILS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP "Et si les fins justifiaient les moyens.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et de Gouvernance Territoriale (IMPGT), May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion des risques dans les collectivités locales : Quelles gouvernances et modalités face aux risques d’inondation et de submersion marine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d'agriculture. Quels outils de gestion pour les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’UMR SAD-APT/AgroParisTech (INRA) et l’École nationale supérieure de paysage de Versailles-Marseille, en partenariat avec le Conseil International des Études Canadiennes et l’École nationale supérieure d’architecture de Versailles, et avec le soutien de la Fédération Française du Paysage, de la Mairie de Paris, de l’Ordre des Architectes d’Île-de-France, de Val’hor., Feb 2013, Paris, France. pp.74-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs ruraux quant à l’application du second pilier de la PAC en France et leurs répercussions sur les activités agricoles et les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PETITES PAYSANNERIES DANS UN CONTEXTE MONDIAL INCERTAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies et les comportements des acteurs ruraux face à l’application du second pilier de la PAC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Laboratoire Dynamiques sociales et recomposition des espaces, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, ses montagnes et sa nature urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - IGA - PACTES territoires - UJF Grenoble, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, patrimoine et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l’application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV° COLLOQUE de l’Association de Science Régionale De Langue Française, RIMOUSKI (Québec), 25-27 août 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimousky, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l'application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.379-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre natures &amp;quot; sauvage et domestique &amp;quot; : étude des représentations sociales à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'école d'été de géographie sociale " Mutations des territoires en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Grande Motte, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et l'offre de nature dans l'agglomération grenobloise : entre pratiques et représentations quel enjeu pour l'agriculture périurbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Faire campagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France. pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan de Développement Rural National facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité : Quelle(s) qualité(s) demain, pour quelle(s) demandes(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROGRAMME FRANÇAIS DE DEVELOPPEMENT RURAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Mirabel "La notion de ressource territoriale" - Le Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regard sur la déclinaison française du programme européen de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence et disparités régionales au sein de l'espace européen : Les politiques régionales à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’oiseau dans les traditions orales polynésiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude dynamique des restes sur l’atoll de Clipperton : relevés GPS, mesures et photographies des vestiges et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Clipperton, un atout méconnu" - Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques : Géographie - Géomatique & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la Politique Agricole Commune sur les paysages ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF A COMMON AGRICULTURAL POLICY ON THE FRENCH RURAL TERRITORIES AND THE STAKEHOLDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième symposium du Programme franco-taiwanais « Frontières de la science » (FTFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices de Environnement et écosociété : histoire, acteurs, économie, gestion, droit, écologie, patrimoine, santé et sécurité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français. Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00345312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain comme expérience de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Lef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurian Guymalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tchekemian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v53i2.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9yv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliame Waqalevu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcoastres-d-22-00069.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i0.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boussageon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sobry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51705-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pitaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=8461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842697662.html#desctoggle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/lagriculture-en-polynesie-francaise-entre-tradition-et" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04380826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03211610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Lef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurian Guymalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tchekemian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v53i2.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9yv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliame Waqalevu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcoastres-d-22-00069.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i0.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boussageon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sobry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51705-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pitaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=8461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842697662.html#desctoggle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/lagriculture-en-polynesie-francaise-entre-tradition-et" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04380826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03211610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>