--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Tchékémian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friches touristiques en Polynésie française : analyse des défis, des risques et des stratégies de reconversion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques coloniales et résilience dans le Pacifique : défis modernes et perspectives en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camile Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurian Guymalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique en Polynésie française : gouvernance et résilience face aux défis climatiques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchekemian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v53i2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes licencieux de Polynésie à travers le prisme occidental : la fluidité des genres et le choc des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture urbaine tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord : conformer les agricultures, fabriquer la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahitian urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord, 61-62 (61-62), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/w9yv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de préservation et de protection du patrimoine culturel en Polynésie française : le rôle de l’oiseau à travers des mythes, dans la culture orale traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132zu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion-Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04575511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Stochasticity of Spatiotemporal Recruitment Patterns in Coral Reef Fish (Tahiti, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viliame Waqalevu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/jcoastres-d-22-00069.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPENSER LA SECURITE ALIMENTAIRE ET SANITAIRE AU REGARD DU COVID-19 : UNE ALIMENTATION LOCALE POUR UNE SANTE GLOBALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les fonctions sociales de l’agriculture périurbaine par les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en parallèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, conscience et acceptation du risque sanitaire ciguatérique en Polynésie française : étude des représentations sociales auprès de la population tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en matière de temps sociaux : sur quoi reposent les politiques temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension de la notion de risques et ses différentes déclinaisons en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territorial durable : gouvernance et outils open source pour deux projets d’ecoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v44i0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbroglio du maillage territorial français : entre persistances et discordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des modèles territoriaux d’innovation, en France, depuis l’implantation des pôles de compétitivité, jusqu’à la création des Livings Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des fondements de la mondialisation et de la finance internationale moderne sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité organisationnelle et relationnelle entre espèces animales et végétales engendre l’équilibre et la vie sur l’île de Clipperton !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clipperton - Projet d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre agricultrice en France au XXIe siècle. La reconnaissance du statut d’exploitante agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville : les usages de la campagne et de l'agriculture périurbaine par les institutions grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Amis du Patrimoine Étoilien et de la Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gilibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villages Lorrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape, heritage and identity in peri-urban areas in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Edelblutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10091-012-0020-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation souhaitée par le programme français de développement rural, entre les territoires urbains, périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Association de Prospective Rhénane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Périurbanisation, durabilité et créativité, Tome 2, pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de la violence structurelle en vue du développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firmes, géopolitique et territoires - vol. 1, 50 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la mobilité urbaine dans la métropole chinoise de Tianjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat entre ville et nature, de l'ère industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, octobre 2006 (96), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, décembre 2006 (97), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural entre démarches de qualité et diversification, une ressource territoriale à l'épreuve des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports tourism in French Polynesia and it dependence on air transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Tourism and Local Sustainable Development. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Nature Switzerland, 2024, Sports Economics, Management and Policy, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville. Les représentations sociales des éléments de nature à Grenoble et leurs usages par les institutions d’aménagement et d’animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville, nouvelles émergences. Gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon La Métropole, pp.112-121, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable : Living Lab et outils open source pour les acteurs des territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 2 : dispositifs, publics, acteurs et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance. La mobilisation des compétences et des ressources territoriales à travers le projet Living Lab &amp;quot;Innovation Santé Urbaine&amp;quot; à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines au service des réseaux d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d’agriculture. Quels outils de gestion pour les acteurs de l'agglomération grenobloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriurbanisation : rêves ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36992-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture étasunienne et ses mécanismes de soutien, l'exemple de la culture du coton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel WACKERMANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada Etats-Unis Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-346, 2012, 9782729873158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits structurels dans le développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits non armés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.245-261, 2011, 978-2-7298-6607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Viala, Stéphane Villepontoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-399, 2007, 978-2-84269-766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture tropicale en milieu insulaire, entre tradition et innovation. Vers une autosuffisance des productions vivrières en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton : les restes de la Passion. Regards sur le seul atoll corallien français dans l’océan Pacifique nord-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton, les restes de la Passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2021, Collection Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">562-LXVII p., 2017, 978-2-7295-8887-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMPACT D’UNE POLITIQUE PUBLIQUE AGRICOLE EUROPÉENNE SUR LES ACTEURS ET LES TERRITOIRES RURAUX FRANÇAIS. ÉTUDE DE L’APPLICATION DU PROGRAMME FRANÇAIS DE DÉVELOPPEMENT RURAL DANS SIX TERRITOIRES RURAUX : TYMERAIS, MONTS DE LACAUNE, LANGRES, MENÉ, COTEAUX DU LYONNAIS, ARDÈCHE MÉRIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches Domaine : Sciences humaines – groupe IV Sections CNU : 23 - Géographie physique, humaine, économique et régionale & 24 - Aménagement de l'espace, urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon; Ecole doctorale 537 Culture &amp; Patrimoine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04380826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approvisionner en tant de crises Strasbourg, Maison interuniversitaire des sciences de l'Homme - Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les ruptures et rebonds des systèmes alimentaires territorialisés » 13 au 15 octobre 2021 au Val Poschiavo (Grisons, Suisse) Proposition de communication « Contre la crise, le retour au local ? L'exemple du jardin collectif de la résidence du campus d'Outumaoro, à l'Université de la Polynésie Française » "Against crises, a return to the local? The example of the collective garden of the Outumaoro campus residence, at the University of French Polynesia" Anthony TCHEKEMIAN Maître de conférences en Géographie et Aménagement du territoire (CNU 23-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la terre, face à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les crises, le retour au local ? Perspectives historiques et étude prospective : l'exemple du jardin collectif de la résidence du campus d'Outumaoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à contribution 3 ème édition des Conférences de la Recherche en Polynésie française Jeudi 3 décembre 2020 « La recherche en réponse aux crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer l'effondrement, les vertus du local : l’exemple du jardin collectif de la résidence du campus d’Outumaoro à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte d’épidémie Quelles analyses et quelles propositions face à la COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises, le retour au local Mise en perspectives historiques et retour d'expérience du jardin collectif de l'université de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études doctorales « Crises et espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la Terre opposé à la pandémie de Covid-19 : maraichage et jardinage face aux crises, en Occident, depuis la fin du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires. Les ruptures et rebonds des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité serait-elle le signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées de la Société d'écologie humaine - UMR SENS (IRD, CIRAD, UPVM) &amp; MSH SUD - « HUMANITES ENVIRONNEMENTALES » Sciences, arts et citoyennetés face aux changements globaux Montpellier, du 05 au 07 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité : signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session RT38-RT29 : « (é)changer ? Savoirs environnementaux, techniques et matériaux en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins collectifs sur le campus ouvert de l’Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d’un quartier prioritaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au temps de la Covid-19 Quelles analyses et quelles approches pour la fabrique urbaine de demain ? Oran, 7-8 décembre 2021 Manuscrit Des jardins collectifs sur le campus ouvert de l'Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d'un quartier prioritaire au temps de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Oran, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de « campus ouvert » pour les habitants du quartier d’Outumaoro, à Punaauia, au cœur des préoccupations sociales : le jardin collectif, une initiative souhaitée, mais appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque géographie des solidarités Vendredi 3 et samedi 4 décembre 2021 Université d'Orléans « Quand les solidarités font territoires. Interroger les géographies du lien social à l'aune de la crise globale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association de Géographes Français (AGF); Le Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE) de l’Université d’Orléans; Le Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Valde-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques des crises : vers un perpétuel retour au local ? Etude prospective : un exemple résilient d’agriculture urbaine au travers du jardin collectif de la résidence universitaire en Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Canadian, Chinese and African Sustainable Urbanization Density, Diversity, and Mobility: the City in an Era of Cascading Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la sécurité alimentaire et sanitaire au regard de la Covid-19 : une alimentation locale pour une santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise pandémique de coronavirus : quelles leçons et quelles mesures ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales du risque ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VULPARE - Vulnérabilités du Patrimoine Récifal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-SUD, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de l’irrationnel pour la compréhension d’un territoire : des sept fonctions de l’oiseau dans les traditions orales polynésiennes, aux forces qui travaillent notre société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des langues et des cultures Polynésiennes, « Ma terre, ma mer, mon ciel : l’environnement de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l’île de Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et pratiques des déchets. Dialogues entre mondes européens et américains 23 et 24 novembre 2017 Institut des Amériques (IdA), Paris 60, boulevard du Lycée, 8 ème étage-92170 Vanves Proposition de communication « Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l'île de Clipperton »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité organisationnelle et désordre relationnel : quels impacts sur les performances des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ghewy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité / désordre : adaptation, localisation, dynamique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Henri Poincaré; Université Paris 7 Diderot, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE ECONOMIQUE AU SERVICE DE L'AMENAGEMENT ET DU DEVELOPPEMENT DURABLE DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écomonie sociale et solidaire dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVe Conférence Annuelle Internationale du Réseau International d’Intelligence Territoriale INTI, Nov 2016, Charleroi, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective économique au service de l’aménagement et du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Écomonie Sociale et Solidaire dans les territoires : initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale (INTI), Nov 2016, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et économies émergentes : universalisme, contextualisation et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de management (Maroc); Kedge Business school; Académie des sciences de management (Paris); Association marocaine de GRH (AMGRH), Apr 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et outils open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales (LERASS-ERPURS); Laboratoire Innovation Formes Architectures Milieux (LIFAM); Université Paul Sabatier, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du RRI 2015: " Politiques d’Innovation et de R&amp;D : regards croisés Nord/Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don et contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Terre, territorialisation et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été d'Agadir, May 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, entre ancrage local et réseau global : l’approche anthropologique contre les conflits structurels face au développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle vision du Monde à la Renaissance, entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  XVIe et XVIIe siècles en Europe , Jun 2013, Nancy, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and tools of open source: eco-neighborhoods studies of in selfpromotion and resulting from a decision made by local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du capitalisme. Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dette et subjectivation politique : perspectives anthropologiques, sociologiques et philosophiques sur les formes d’insécurité financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Alsace (MISHA), Oct 2011, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS RURAUX FRANÇAIS FACE AUX AIDES DU SECOND PILIER DE LA PAC : QUELLES STRATEGIES ET QUELS PROFILS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP "Et si les fins justifiaient les moyens.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et de Gouvernance Territoriale (IMPGT), May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion des risques dans les collectivités locales : Quelles gouvernances et modalités face aux risques d’inondation et de submersion marine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d'agriculture. Quels outils de gestion pour les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’UMR SAD-APT/AgroParisTech (INRA) et l’École nationale supérieure de paysage de Versailles-Marseille, en partenariat avec le Conseil International des Études Canadiennes et l’École nationale supérieure d’architecture de Versailles, et avec le soutien de la Fédération Française du Paysage, de la Mairie de Paris, de l’Ordre des Architectes d’Île-de-France, de Val’hor., Feb 2013, Paris, France. pp.74-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs ruraux quant à l’application du second pilier de la PAC en France et leurs répercussions sur les activités agricoles et les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PETITES PAYSANNERIES DANS UN CONTEXTE MONDIAL INCERTAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies et les comportements des acteurs ruraux face à l’application du second pilier de la PAC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Laboratoire Dynamiques sociales et recomposition des espaces, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, ses montagnes et sa nature urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - IGA - PACTES territoires - UJF Grenoble, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, patrimoine et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l’application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV° COLLOQUE de l’Association de Science Régionale De Langue Française, RIMOUSKI (Québec), 25-27 août 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimousky, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l'application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.379-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre natures &amp;quot; sauvage et domestique &amp;quot; : étude des représentations sociales à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'école d'été de géographie sociale " Mutations des territoires en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Grande Motte, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et l'offre de nature dans l'agglomération grenobloise : entre pratiques et représentations quel enjeu pour l'agriculture périurbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Faire campagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France. pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan de Développement Rural National facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité : Quelle(s) qualité(s) demain, pour quelle(s) demandes(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROGRAMME FRANÇAIS DE DEVELOPPEMENT RURAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Mirabel "La notion de ressource territoriale" - Le Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regard sur la déclinaison française du programme européen de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence et disparités régionales au sein de l'espace européen : Les politiques régionales à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’oiseau dans les traditions orales polynésiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude dynamique des restes sur l’atoll de Clipperton : relevés GPS, mesures et photographies des vestiges et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Clipperton, un atout méconnu" - Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques : Géographie - Géomatique & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la Politique Agricole Commune sur les paysages ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF A COMMON AGRICULTURAL POLICY ON THE FRENCH RURAL TERRITORIES AND THE STAKEHOLDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième symposium du Programme franco-taiwanais « Frontières de la science » (FTFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices de Environnement et écosociété : histoire, acteurs, économie, gestion, droit, écologie, patrimoine, santé et sécurité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français. Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00345312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain comme expérience de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Tchékémian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques coloniales et résilience dans le Pacifique : défis modernes et perspectives en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camile Lef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurian Guymalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friches touristiques en Polynésie française : analyse des défis, des risques et des stratégies de reconversion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique en Polynésie française : gouvernance et résilience face aux défis climatiques et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchekemian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v53i2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes licencieux de Polynésie à travers le prisme occidental : la fluidité des genres et le choc des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14feq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahitian urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord, 61-62 (61-62), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/w9yv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture urbaine tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Agricultures urbaines au Sud et au Nord : conformer les agricultures, fabriquer la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de préservation et de protection du patrimoine culturel en Polynésie française : le rôle de l’oiseau à travers des mythes, dans la culture orale traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132zu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion-Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04575511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Stochasticity of Spatiotemporal Recruitment Patterns in Coral Reef Fish (Tahiti, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viliame Waqalevu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/jcoastres-d-22-00069.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les fonctions sociales de l’agriculture périurbaine par les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en parallèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPENSER LA SECURITE ALIMENTAIRE ET SANITAIRE AU REGARD DU COVID-19 : UNE ALIMENTATION LOCALE POUR UNE SANTE GLOBALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, conscience et acceptation du risque sanitaire ciguatérique en Polynésie française : étude des représentations sociales auprès de la population tahitienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en matière de temps sociaux : sur quoi reposent les politiques temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension de la notion de risques et ses différentes déclinaisons en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement territorial durable : gouvernance et outils open source pour deux projets d’ecoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.43 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15551/lsgdc.v44i0.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbroglio du maillage territorial français : entre persistances et discordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des modèles territoriaux d’innovation, en France, depuis l’implantation des pôles de compétitivité, jusqu’à la création des Livings Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité organisationnelle et relationnelle entre espèces animales et végétales engendre l’équilibre et la vie sur l’île de Clipperton !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clipperton - Projet d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des fondements de la mondialisation et de la finance internationale moderne sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economie, Gestion et Societe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre agricultrice en France au XXIe siècle. La reconnaissance du statut d’exploitante agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville : les usages de la campagne et de l'agriculture périurbaine par les institutions grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape, heritage and identity in peri-urban areas in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Edelblutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.147-161. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10091-012-0020-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Amis du Patrimoine Étoilien et de la Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gilibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villages Lorrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation souhaitée par le programme français de développement rural, entre les territoires urbains, périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Association de Prospective Rhénane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Périurbanisation, durabilité et créativité, Tome 2, pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de la violence structurelle en vue du développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Firmes, géopolitique et territoires - vol. 1, 50 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat entre ville et nature, de l'ère industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la mobilité urbaine dans la métropole chinoise de Tianjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, décembre 2006 (97), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de qualité du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanissimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, octobre 2006 (96), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural entre démarches de qualité et diversification, une ressource territoriale à l'épreuve des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture tropicale en milieu insulaire, entre tradition et innovation. Vers une autosuffisance des productions vivrières en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton : les restes de la Passion. Regards sur le seul atoll corallien français dans l’océan Pacifique nord-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clipperton, les restes de la Passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2021, Collection Espace, territoires et sociétés, Olivier Dehoorne, 979-10-95177-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">562-LXVII p., 2017, 978-2-7295-8887-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMPACT D’UNE POLITIQUE PUBLIQUE AGRICOLE EUROPÉENNE SUR LES ACTEURS ET LES TERRITOIRES RURAUX FRANÇAIS. ÉTUDE DE L’APPLICATION DU PROGRAMME FRANÇAIS DE DÉVELOPPEMENT RURAL DANS SIX TERRITOIRES RURAUX : TYMERAIS, MONTS DE LACAUNE, LANGRES, MENÉ, COTEAUX DU LYONNAIS, ARDÈCHE MÉRIDIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports tourism in French Polynesia and it dependence on air transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Tourism and Local Sustainable Development. A Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Springer Nature Switzerland, 2024, Sports Economics, Management and Policy, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51705-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04647284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de la ville. Les représentations sociales des éléments de nature à Grenoble et leurs usages par les institutions d’aménagement et d’animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant en ville, nouvelles émergences. Gouvernance, intensité urbaine, agriculture et animalité urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon La Métropole, pp.112-121, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable : Living Lab et outils open source pour les acteurs des territoires de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 2 : dispositifs, publics, acteurs et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d’agriculture. Quels outils de gestion pour les acteurs de l'agglomération grenobloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriurbanisation : rêves ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36992-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance. La mobilisation des compétences et des ressources territoriales à travers le projet Living Lab &amp;quot;Innovation Santé Urbaine&amp;quot; à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines au service des réseaux d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture étasunienne et ses mécanismes de soutien, l'exemple de la culture du coton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel WACKERMANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada Etats-Unis Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-346, 2012, 9782729873158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits structurels dans le développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits non armés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.245-261, 2011, 978-2-7298-6607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Viala, Stéphane Villepontoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-399, 2007, 978-2-84269-766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches Domaine : Sciences humaines – groupe IV Sections CNU : 23 - Géographie physique, humaine, économique et régionale & 24 - Aménagement de l'espace, urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon; Ecole doctorale 537 Culture &amp; Patrimoine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04380826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les crises, le retour au local ? Perspectives historiques et étude prospective : l'exemple du jardin collectif de la résidence du campus d'Outumaoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à contribution 3 ème édition des Conférences de la Recherche en Polynésie française Jeudi 3 décembre 2020 « La recherche en réponse aux crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer l'effondrement, les vertus du local : l’exemple du jardin collectif de la résidence du campus d’Outumaoro à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte d’épidémie Quelles analyses et quelles propositions face à la COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises, le retour au local Mise en perspectives historiques et retour d'expérience du jardin collectif de l'université de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études doctorales « Crises et espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la Terre opposé à la pandémie de Covid-19 : maraichage et jardinage face aux crises, en Occident, depuis la fin du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires. Les ruptures et rebonds des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité serait-elle le signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées de la Société d'écologie humaine - UMR SENS (IRD, CIRAD, UPVM) &amp; MSH SUD - « HUMANITES ENVIRONNEMENTALES » Sciences, arts et citoyennetés face aux changements globaux Montpellier, du 05 au 07 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la terre, face à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités à l'épreuve de la terre. Vers des territoires de résilience ? Maison franco-japonaise (UMIFRE 19 MEAE-CNRS) 3-9-25, Ebisu, Shibuya-ku, Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approvisionner en tant de crises Strasbourg, Maison interuniversitaire des sciences de l'Homme - Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la crise, le retour au local ? L’exemple du jardin collectif de la résidence du campus d’Outumaoro, à l’Université de la Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les ruptures et rebonds des systèmes alimentaires territorialisés » 13 au 15 octobre 2021 au Val Poschiavo (Grisons, Suisse) Proposition de communication « Contre la crise, le retour au local ? L'exemple du jardin collectif de la résidence du campus d'Outumaoro, à l'Université de la Polynésie Française » "Against crises, a return to the local? The example of the collective garden of the Outumaoro campus residence, at the University of French Polynesia" Anthony TCHEKEMIAN Maître de conférences en Géographie et Aménagement du territoire (CNU 23-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Valposchiavo, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie d'obésité : signe d'un effondrement civilisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session RT38-RT29 : « (é)changer ? Savoirs environnementaux, techniques et matériaux en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins collectifs sur le campus ouvert de l’Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d’un quartier prioritaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au temps de la Covid-19 Quelles analyses et quelles approches pour la fabrique urbaine de demain ? Oran, 7-8 décembre 2021 Manuscrit Des jardins collectifs sur le campus ouvert de l'Université de la Polynésie Française : un projet pour les étudiants résidents et les habitants d'un quartier prioritaire au temps de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Oran, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de « campus ouvert » pour les habitants du quartier d’Outumaoro, à Punaauia, au cœur des préoccupations sociales : le jardin collectif, une initiative souhaitée, mais appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque géographie des solidarités Vendredi 3 et samedi 4 décembre 2021 Université d'Orléans « Quand les solidarités font territoires. Interroger les géographies du lien social à l'aune de la crise globale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Association de Géographes Français (AGF); Le Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE) de l’Université d’Orléans; Le Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Valde-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques des crises : vers un perpétuel retour au local ? Etude prospective : un exemple résilient d’agriculture urbaine au travers du jardin collectif de la résidence universitaire en Polynésie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbert Bouyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Canadian, Chinese and African Sustainable Urbanization Density, Diversity, and Mobility: the City in an Era of Cascading Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la sécurité alimentaire et sanitaire au regard de la Covid-19 : une alimentation locale pour une santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise pandémique de coronavirus : quelles leçons et quelles mesures ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales du risque ciguatérique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VULPARE - Vulnérabilités du Patrimoine Récifal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-SUD, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de l’irrationnel pour la compréhension d’un territoire : des sept fonctions de l’oiseau dans les traditions orales polynésiennes, aux forces qui travaillent notre société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des langues et des cultures Polynésiennes, « Ma terre, ma mer, mon ciel : l’environnement de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l’île de Clipperton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et pratiques des déchets. Dialogues entre mondes européens et américains 23 et 24 novembre 2017 Institut des Amériques (IdA), Paris 60, boulevard du Lycée, 8 ème étage-92170 Vanves Proposition de communication « Les restes de la Passion : histoire des vestiges et déchets anthropiques sur la couronne corallienne de l'île de Clipperton »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Vanves, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et outils open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales (LERASS-ERPURS); Laboratoire Innovation Formes Architectures Milieux (LIFAM); Université Paul Sabatier, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité organisationnelle et désordre relationnel : quels impacts sur les performances des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ghewy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité / désordre : adaptation, localisation, dynamique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Henri Poincaré; Université Paris 7 Diderot, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE ECONOMIQUE AU SERVICE DE L'AMENAGEMENT ET DU DEVELOPPEMENT DURABLE DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écomonie sociale et solidaire dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVe Conférence Annuelle Internationale du Réseau International d’Intelligence Territoriale INTI, Nov 2016, Charleroi, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective économique au service de l’aménagement et du développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Écomonie Sociale et Solidaire dans les territoires : initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale (INTI), Nov 2016, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et économies émergentes : universalisme, contextualisation et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de management (Maroc); Kedge Business school; Académie des sciences de management (Paris); Association marocaine de GRH (AMGRH), Apr 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, entre ancrage local et réseau global : l’approche anthropologique contre les conflits structurels face au développement économique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don et contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Terre, territorialisation et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été d'Agadir, May 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du RRI 2015: " Politiques d’Innovation et de R&amp;D : regards croisés Nord/Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle vision du Monde à la Renaissance, entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  XVIe et XVIIe siècles en Europe , Jun 2013, Nancy, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and tools of open source: eco-neighborhoods studies of in selfpromotion and resulting from a decision made by local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de la Proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la théorie monétariste, la Fédérale Réserve, le système des garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du capitalisme. Le rôle de la théorie monétariste, la Fédérale Réserve, le système des Garanties internationales de droit privé et leurs incidences sur le développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dette et subjectivation politique : perspectives anthropologiques, sociologiques et philosophiques sur les formes d’insécurité financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société québécoise de science politique, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, innovation territoriale et aménagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures des sciences en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Alsace (MISHA), Oct 2011, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies et les comportements des acteurs ruraux face à l’application du second pilier de la PAC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Laboratoire Dynamiques sociales et recomposition des espaces, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs ruraux quant à l’application du second pilier de la PAC en France et leurs répercussions sur les activités agricoles et les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PETITES PAYSANNERIES DANS UN CONTEXTE MONDIAL INCERTAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS RURAUX FRANÇAIS FACE AUX AIDES DU SECOND PILIER DE LA PAC : QUELLES STRATEGIES ET QUELS PROFILS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP "Et si les fins justifiaient les moyens.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et de Gouvernance Territoriale (IMPGT), May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un risque territorialisé en milieu urbain : exemple du dispositif ESPADA pour la gestion des crues rapides à Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boussageon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion des risques dans les collectivités locales : Quelles gouvernances et modalités face aux risques d’inondation et de submersion marine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de nature et d'agriculture. Quels outils de gestion pour les acteurs de l’agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’UMR SAD-APT/AgroParisTech (INRA) et l’École nationale supérieure de paysage de Versailles-Marseille, en partenariat avec le Conseil International des Études Canadiennes et l’École nationale supérieure d’architecture de Versailles, et avec le soutien de la Fédération Française du Paysage, de la Mairie de Paris, de l’Ordre des Architectes d’Île-de-France, de Val’hor., Feb 2013, Paris, France. pp.74-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du paradigme des pôles de compétitivité par l’approche Living Lab, comme prise en compte du progrès social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, patrimoine et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, ses montagnes et sa nature urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM - IGA - PACTES territoires - UJF Grenoble, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l’application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV° COLLOQUE de l’Association de Science Régionale De Langue Française, RIMOUSKI (Québec), 25-27 août 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimousky, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des acteurs sur la mise en œuvre de la multifonctionnalité, à travers l'application du programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et action publique territoriale : nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citadin et la nature : entre représentations et pratiques sociales de la nature sauvage et domestique à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, Territoires, Sociétés. Contribution à un déploiement transdisciplinaire de la géographie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.379-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et l'offre de nature dans l'agglomération grenobloise : entre pratiques et représentations quel enjeu pour l'agriculture périurbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Faire campagne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France. pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre natures &amp;quot; sauvage et domestique &amp;quot; : étude des représentations sociales à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'école d'été de géographie sociale " Mutations des territoires en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Grande Motte, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité : Quelle(s) qualité(s) demain, pour quelle(s) demandes(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan de Développement Rural National facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le PDRN facteur de valeur ajoutée pour les démarches qualité des agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regard sur la déclinaison française du programme européen de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence et disparités régionales au sein de l'espace européen : Les politiques régionales à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROGRAMME FRANÇAIS DE DEVELOPPEMENT RURAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Mirabel "La notion de ressource territoriale" - Le Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’oiseau dans les traditions orales polynésiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude dynamique des restes sur l’atoll de Clipperton : relevés GPS, mesures et photographies des vestiges et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Clipperton, un atout méconnu" - Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques : Géographie - Géomatique & Gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la Politique Agricole Commune sur les paysages ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF A COMMON AGRICULTURAL POLICY ON THE FRENCH RURAL TERRITORIES AND THE STAKEHOLDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième symposium du Programme franco-taiwanais « Frontières de la science » (FTFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices de Environnement et écosociété : histoire, acteurs, économie, gestion, droit, écologie, patrimoine, santé et sécurité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00373648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact d'une politique publique agricole européenne sur les acteurs et les territoires ruraux français. Etude de l'application du programme français de développement rural dans six territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00345312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain comme expérience de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tchékémian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Lef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurian Guymalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tchekemian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v53i2.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9yv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliame Waqalevu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcoastres-d-22-00069.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i0.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boussageon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sobry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51705-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pitaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=8461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842697662.html#desctoggle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/lagriculture-en-polynesie-francaise-entre-tradition-et" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04380826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03211610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Lef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurian Guymalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tchekemian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v53i2.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14feq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9yv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliame Waqalevu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcoastres-d-22-00069.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i0.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boussageon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/lagriculture-en-polynesie-francaise-entre-tradition-et" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Melo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sobry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51705-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pitaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=8461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782842697662.html#desctoggle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04380826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03211610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghewy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00373648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>