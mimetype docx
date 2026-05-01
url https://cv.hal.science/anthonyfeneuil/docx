--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -872,195 +872,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Que le dieu soit là »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 | 2014, http://theoremes.revues.org/651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Philosophical Audacity: Barth's Notion of Experience Between Neo­‐Kantianism and Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Feneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Theology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17/1 (Janvier 2015), http://onlinelibrary.wiley.com/doi/10.1111/ijst.12077/full. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijst.12077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01075613v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01074794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de force pour agir et pour vivre&amp;quot; : vie, intelligence et intuition dans &amp;lt;em&amp;gt;L'Évolution créatrice&amp;lt;/em&amp;gt; de Henri Bergson</w:t>
               </w:r>
@@ -2725,50 +2725,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réalisme transcendantal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouriau; Anthony Feneuil; Yves Meessen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transcendantal : réceptions et mutations d'une notion kantienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-160, 2018, 9782814305014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Krtolica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2777,143 +2863,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de l'éternité. Philosophie, mystique, clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978 2 7056 9598 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249420v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02367227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming God or Becoming Yourself : Vladimir Lossky on Deification and Personal Identity</w:t>
               </w:r>
@@ -3031,191 +3031,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bergson, philosophe de l'émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Feneuil; A. François; C. Riquier; G. Waterlot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales bergsoniennes VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, PUF, pp.51-60, 2017, Annales bergsoniennes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après l’apocalypse : remarques sur l'eschatologie au passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Feneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game Over? Reconsidering Eschatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.247-256, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110521412-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110521412-016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03664572v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01429437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cross of Wisdom</w:t>
               </w:r>
@@ -3542,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feneuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4322.0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04632576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2024.2327601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph_155.3_285-298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.145.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.149.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02448263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.1.3287048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijst.12077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJZGM9J9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/un-lexique-theologique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/product/l-evidence-de-dieu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/l-individu-impossible/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trentini Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Longo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/le-paradoxe-de-la-finitude/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krtolica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100706490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140/09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.30474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110752908-029/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752908-029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100550890" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110521412-016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fortresspress.com/product/wisdom-and-foolishness-god-first-corinthians-1-2-theological-exploration" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feneuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4322.0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04632576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2024.2327601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph_155.3_285-298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6950115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.145.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.149.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02448263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.1.3287048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijst.12077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJZGM9J9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/un-lexique-theologique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/product/l-evidence-de-dieu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/l-individu-impossible/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trentini Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Longo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/le-paradoxe-de-la-finitude/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krtolica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100706490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140/09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.30474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110752908-029/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752908-029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100550890" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110521412-016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fortresspress.com/product/wisdom-and-foolishness-god-first-corinthians-1-2-theological-exploration" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>