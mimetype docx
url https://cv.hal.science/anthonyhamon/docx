--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -941,169 +941,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Chambres d'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des femmes dans les campagnes (France, XIXe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 7-18, 2025, Histoire</w:t>
+              <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.443-446, 2025, 2200641060, 9782200641061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124229v1</w:t>
+                <w:t xml:space="preserve">hal-04780712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambres d'agriculture</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémence Gadenne-Rosfelder; Anthony Hamon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.443-446, 2025, 2200641060, 9782200641061</w:t>
+              <w:t xml:space="preserve">La vie des femmes dans les campagnes (France, XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 7-18, 2025, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780712v1</w:t>
+                <w:t xml:space="preserve">hal-05124229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Lecouteux (1819-1893)</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0189." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780712v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023REN20010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01588911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0189." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023REN20010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01588911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>