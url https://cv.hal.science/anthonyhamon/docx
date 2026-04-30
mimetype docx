--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -100,169 +100,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande enquête agricole de 1866-1870. De l'état des lieux du progrès agricole à l'expertise impériale (France-Espagne)</w:t>
+                <w:t xml:space="preserve">Anceau, Éric et Branda, Pierre (dir.), Napoléon III et l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Savoirs d'États : l'Espagne et la France en miroir (XIXe-XXIe siècles), 44 (2), p. 73-92</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451016v1</w:t>
+                <w:t xml:space="preserve">hal-05451996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anceau, Éric et Branda, Pierre (dir.), Napoléon III et l'économie</w:t>
+                <w:t xml:space="preserve">La grande enquête agricole de 1866-1870. De l'état des lieux du progrès agricole à l'expertise impériale (France-Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Savoirs d'États : l'Espagne et la France en miroir (XIXe-XXIe siècles), 44 (2), p. 73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451996v1</w:t>
+                <w:t xml:space="preserve">hal-05451016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Neumann, Le Temps des paysans. Histoire de la paysannerie européenne de la fin de l’Empire romain à nos jours</w:t>
               </w:r>
@@ -397,242 +397,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendre, Nicolas, Silence dans les champs.</w:t>
+                <w:t xml:space="preserve">Tropeau, Christophe, Le Plaisir du lien. La sociabilité associative rurale en Mayenne des années 1830 aux années 1930.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 61 (1), pp.205-208</w:t>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.196-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722605v1</w:t>
+                <w:t xml:space="preserve">hal-04722603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysan comme nouvel enjeu démocratique dans les campagnes de l'Ouest sous le Second Empire. L'exemple de ''l'affaire Falloux&amp;quot; pendant l'enquête agricole de 1866</w:t>
+                <w:t xml:space="preserve">Legendre, Nicolas, Silence dans les champs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.177-187</w:t>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780748v1</w:t>
+                <w:t xml:space="preserve">hal-04722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropeau, Christophe, Le Plaisir du lien. La sociabilité associative rurale en Mayenne des années 1830 aux années 1930.</w:t>
+                <w:t xml:space="preserve">Le paysan comme nouvel enjeu démocratique dans les campagnes de l'Ouest sous le Second Empire. L'exemple de ''l'affaire Falloux&amp;quot; pendant l'enquête agricole de 1866</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 61 (1), pp.196-199</w:t>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722603v1</w:t>
+                <w:t xml:space="preserve">hal-04780748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauchet, Gérard (dir.), La Bretagne de Napoléon III</w:t>
               </w:r>
@@ -1083,165 +1083,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Lecouteux (1819-1893)</w:t>
+                <w:t xml:space="preserve">Marie Joseph de Mauny de Mornay (1804-1868)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.387-392, 2025, 2200641060, 9782200641061</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.396-397, 2025, 2200641060, 9782200641061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780725v1</w:t>
+                <w:t xml:space="preserve">hal-04780718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Joseph de Mauny de Mornay (1804-1868)</w:t>
+                <w:t xml:space="preserve">Édouard Lecouteux (1819-1893)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.396-397, 2025, 2200641060, 9782200641061</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.387-392, 2025, 2200641060, 9782200641061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780718v1</w:t>
+                <w:t xml:space="preserve">hal-04780725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État à la campagne (1815-1914)</w:t>
               </w:r>
@@ -1622,252 +1622,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres à Rennes en 1778</w:t>
+                <w:t xml:space="preserve">Riches et pauvres à Rennes en 1708</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121652v1</w:t>
+                <w:t xml:space="preserve">hal-03121647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie culturelle à Rennes au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Riches et pauvres à Rennes en 1778</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123365v1</w:t>
+                <w:t xml:space="preserve">hal-03121652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres à Rennes en 1708</w:t>
+                <w:t xml:space="preserve">La vie culturelle à Rennes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121647v1</w:t>
+                <w:t xml:space="preserve">hal-03123365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2116,51 +2116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0189." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023REN20010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01588911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.064.0189." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04780638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023REN20010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03121652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01588911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>