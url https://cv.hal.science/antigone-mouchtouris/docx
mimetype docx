--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -325,390 +325,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps et Charles Dreyfus Pechkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spécial Charles Dreyfus -Pechkoff, 33/34 (35/36), pp.330- 335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La violence est-elle irréfutable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (2), pp.11-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.050.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pp.050.0011⟩</w:t>
+                <w:t xml:space="preserve">hal-03233503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions : un monde des sentiments1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/leportique.3404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps et Charles Dreyfus Pechkoff</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Ferrer Intima y personal (avant 1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Docks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Spécial Charles Dreyfus -Pechkoff, 33/34 (35/36), pp.330- 335</w:t>
+              <w:t xml:space="preserve">, 2018, Spécial : Esther Ferrer, 31/32 (33/34)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique temporelle de l'approche pragmatique : du contexte au Kairos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (1), pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250932v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03233511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La honte. Temporalité d’un sentiment au XXe siècle à travers la peinture de Marcel Duchamp</w:t>
               </w:r>
@@ -1290,510 +1290,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classer le temps: le ‘temps’ une histoire paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie: Classer/Déclasser/Reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de sociologie (AFS), Aug 2019, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le migrant planétaire et la métamorphose de Lesbos( Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise de migration et crise d'accueil des réfugiés en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les émotions dans l’expression artistique du 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie sociale des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antigone Mouchtouris, Mar 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Classer le temps: le ‘temps’ une histoire paradoxale</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout, tout de suite. une nouvelle figure du temps: entre immédiateté et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie: Classer/Déclasser/Reclasser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de sociologie (AFS), Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">L’imaginaire et l’immédiateté dû aux nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S, Université de Lorraine, site de Metz, intersession de l’AFS RT10 Sociologie de la Connaissance, Mar 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation : de quoi parle -t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social face à la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S, Apr 2018, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université du Temps Libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans la civilisation crétoise ( 2000 av. J.C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université du Temps Libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2018, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03250830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalité dans la guerre civile</w:t>
               </w:r>
@@ -2311,1951 +2311,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures du temps dans la pensée occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Logiques sociales, série Sociologie de la Connaissance, Bruno Péquignot, 978-2-14-034787-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-garde et contre culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dreyfus Pechkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76, 2023, 978-2-37896-380-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'une méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Logiques sociales, Bruno Péquignot, 978-2-14-031229-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cygne, 2022, 978-2-84924-680-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes-déesses dans la mythologie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84924-721-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Temps et sa mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Magro; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TOPOS, Antigone Mouchtouris, 9782304054071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Métamorphoses de l'existant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Topos, Antigone Mouchtouris, 9782304053098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84924-668-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusion et malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Bernard Valade. Le Manuscrit, 2021, Topos, 978-2-304-05006-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie : Socio-anthropologie d'une vision du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dreyfus Pechkoff</w:t>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ucciani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, pp.76, 2023, 978-2-37896-380-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.151, 2021, Bruno Pequignot, 978-2-343-22465-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castoriadis et le temps : le kairos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Gachkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Serguei Gachkov. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782343237565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178, 2021, Topos, Antigone Mouchtouris, 9782304052602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperriere; Remi Bachand. L'Harmattan, pp.200, 2020, 9782343210193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité de l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Editions du Cygne, pp.152, 2020, collection: essai, 9782849246085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrugia Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. L'Harmattan, pp.165, 2020, Collection Logiques Sociales, série Sociologie de la Connaissance, Bruno Péquignot, 9782343202792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ΠΑΡΑΤΗΡΗΣΗ Ενα εργαλειο γνωσης του κοσμόυ ( L' observation un outil de connaissance du monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. ΠΑΠΑΖΗΣΗΣ, 2020, 9789600236804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Logiques sociales, série Sociologie de la Connaissance, Bruno Péquignot, 978-2-14-034787-0</w:t>
+              <w:t xml:space="preserve">, pp.218, 2020, Bruno Péquignot, 9782343219370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions (en) vie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Éditions Le Manuscrit, pp.253, 2019, Topos, 9782304047646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine de l'autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca de Micheli, Antigone Mouchtouris. éd. Le Manuscrit, I, 2019, Collection: topos /savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétition culturelle des élites intellectuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. L'Harmattan, I, pp.152, 2019, Logiques sociales. Série Sociologie de la connaissance, 978-2-343-16426-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire et technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du Cygne, 2022, 978-2-84924-680-1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radoslav Gruev; Antigone Mouchtouris. Éditions du Cygne, 2018, Collection Essai, 978-2-84924-514-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-84924-721-1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. L'Harmattan, 2018, Collection Logiques Sociales, série Sociologie de la Connaissance, 9782343145464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raymond Magro</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique sociale et ses acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Editions du Cygne, I, 2017, collection: essai, 9782849244975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Levilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raymond Magro; Antigone Mouchtouris. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TOPOS, Antigone Mouchtouris, 9782304054071</w:t>
+              <w:t xml:space="preserve">Hervé Levilain; Antigone Mouchtouris. Editions Le Manuscrit, pp.188, 2017, Topos, 978-2-304-04690-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...1393 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Levilain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03002838v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03010907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remords et Honte</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Louis Ucciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du temps dans la pensée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-74, 2023, Logiques sociales, 978-2-14-034787-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5581,1110 +5581,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps et la métamorphose. Lecture cinématique d'un déplacement noétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2021, 9782304052602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métanoïa entre temps et forme. Lecture phénoménologique d'un déplacement noétique total</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris ( dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose de l'île de Lesbos et le 'migrant planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le kairos : le temps de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris; Sergueï Gachkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castoriadis et le temps : Le kairos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-23756-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusion et malentendu. Lecture phénoménologique du jugement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illusion et malentendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit Eds, 2021, 9782304050066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie, un mouvement circulaire et réflexif. Un déplacement noétique dans l' espace et le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragedie, socio-anthropologie d'une vison du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-26343-22465-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un témoignage d'artiste dans un espace-temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2021, 9782304052602</w:t>
+              <w:t xml:space="preserve">Jean Dupuy écrit à Charles New York -Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2020, 9782304 048513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris ( dir.). </w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la pensée gramscienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperrière; Remi Bachand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
+              <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.123-140, 2020, 9782343210193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Dupuy écrit à Charles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2020, 97823404048513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'expérience et déplacement noétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils des sociologues. Une connaissance de la connaissance sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-20279-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03233486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition: un itinéraire imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l' imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978 2343219370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03233472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine de l' imaginaire selon Cornelius Castoriadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l' imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-21937-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique sociale de la minorité agissante : radioscopie d'une réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Françoise Dequiré; Sarah Toulotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Dupuy écrit à Charles New York -Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2020, 9782304 048513</w:t>
+              <w:t xml:space="preserve">Le travail social à l'épreuve des minorités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Espaces interculturels, 978-2-343-18234-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion sociale et l’espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion (en) vie sociale. Un temps s'aimant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2019, 978-2304047646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233496v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03243736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'intellectuel peut-il survivre à la culture de l'immédiateté ?</w:t>
               </w:r>
@@ -6810,246 +6810,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nuit entre le temps mythique et temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Guérin; Edna Hernandez; Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout, tout de suite. Une nouvelle figure du temps : entre immédiateté et connectivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cygne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire et technologie. Sociologie de l' évolution des conduites sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2018, 978-2-84924-514-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classifications et procédés méthodologiques sur la catégorie temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée des sociologues : catégorisation, classification, identification, différenciation et reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-14546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242314v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir : entre projection et politique</w:t>
               </w:r>
@@ -7102,328 +7102,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La honte d'Eva et les remords d'Oreste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris, Emmanuel Jovelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remord et Honte Lecture sociologique des sentiments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids du prénom en héritage, entre assignations sociales et stratégies de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Smaldone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit TOPOS, 2016, 9782304046380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Radoslav Gruev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bulgarie et le totalitarisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du cygne, 2016, 97828492444692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nostalgie dans la culture populaire grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2016, 978-2304046045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233544v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03260399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7578,51 +7578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>