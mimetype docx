--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3035,50 +3035,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Castoriadis et le temps : le kairos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Gachkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Serguei Gachkov. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782343237565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178, 2021, Topos, Antigone Mouchtouris, 9782304052602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tragédie : Socio-anthropologie d'une vision du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3106,638 +3269,475 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.151, 2021, Bruno Pequignot, 978-2-343-22465-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782343237565</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrugia Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, pp.178, 2021, Topos, Antigone Mouchtouris, 9782304052602</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperriere; Remi Bachand. L'Harmattan, pp.200, 2020, 9782343210193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperriere; Remi Bachand. L'Harmattan, pp.200, 2020, 9782343210193</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité de l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Editions du Cygne, pp.152, 2020, collection: essai, 9782849246085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. L'Harmattan, pp.165, 2020, Collection Logiques Sociales, série Sociologie de la Connaissance, Bruno Péquignot, 9782343202792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ΠΑΡΑΤΗΡΗΣΗ Ενα εργαλειο γνωσης του κοσμόυ ( L' observation un outil de connaissance du monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. ΠΑΠΑΖΗΣΗΣ, 2020, 9789600236804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...338 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5833,51 +5833,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris; Sergueï Gachkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castoriadis et le temps : Le kairos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-23756-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6101,173 +6101,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Dupuy écrit à Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2020, 97823404048513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualité de la pensée gramscienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperrière; Remi Bachand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.123-140, 2020, 9782343210193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590352v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03242308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'expérience et déplacement noétique</w:t>
               </w:r>
@@ -6505,186 +6505,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émotion sociale et l’espace public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotion (en) vie sociale. Un temps s'aimant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2019, 978-2304047646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dynamique sociale de la minorité agissante : radioscopie d'une réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Françoise Dequiré; Sarah Toulotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social à l'épreuve des minorités en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Espaces interculturels, 978-2-343-18234-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03243736v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03233496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'intellectuel peut-il survivre à la culture de l'immédiateté ?</w:t>
               </w:r>
@@ -6810,246 +6810,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classifications et procédés méthodologiques sur la catégorie temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée des sociologues : catégorisation, classification, identification, différenciation et reconnaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-14546-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nuit entre le temps mythique et temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Guérin; Edna Hernandez; Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout, tout de suite. Une nouvelle figure du temps : entre immédiateté et connectivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Cygne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et technologie. Sociologie de l' évolution des conduites sociales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du cygne, 2018, 978-2-84924-514-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233518v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03242314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir : entre projection et politique</w:t>
               </w:r>
@@ -7578,51 +7578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>