--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -325,390 +325,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La violence est-elle irréfutable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (2), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.050.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps et Charles Dreyfus Pechkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Docks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Spécial Charles Dreyfus -Pechkoff, 33/34 (35/36), pp.330- 335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La violence est-elle irréfutable?</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Ferrer Intima y personal (avant 1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Docks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spécial : Esther Ferrer, 31/32 (33/34)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique temporelle de l'approche pragmatique : du contexte au Kairos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions : un monde des sentiments1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42, pp.11-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/leportique.3404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233511v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03250932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La honte. Temporalité d’un sentiment au XXe siècle à travers la peinture de Marcel Duchamp</w:t>
               </w:r>
@@ -1083,165 +1083,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kairos le temps de l'action et des transformations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations sociales dans le monde contemporain : entre temps et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S, Dec 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place du sujet dans le temps social-historique et le kairos d'après la lecture de C. Castoriadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations du rapport au temps et à l'espace dans les métiers de la relation à l'être de l'hypermodernité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coorganisé: 2 RT de l'AFS : RT10 Sociologie de la connaissance et représenté par Antigone Mouchtouris, labo: 2L2S; et RT 16Sociologie clinique représenté par Pascal Fugier, labo: EMA, Oct 2018, région Parisienne: Univ. Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250902v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03250928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion : lecture épistémologique et socio-anthropologique</w:t>
               </w:r>
@@ -1290,510 +1290,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les émotions dans l’expression artistique du 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie sociale des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antigone Mouchtouris, Mar 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classer le temps: le ‘temps’ une histoire paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie: Classer/Déclasser/Reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de sociologie (AFS), Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le migrant planétaire et la métamorphose de Lesbos( Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de migration et crise d'accueil des réfugiés en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les émotions dans l’expression artistique du 20ème siècle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress et temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie sociale des émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antigone Mouchtouris, Mar 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation : de quoi parle -t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail social face à la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S, Apr 2018, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des femmes dans la civilisation crétoise ( 2000 av. J.C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2018, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout, tout de suite. une nouvelle figure du temps: entre immédiateté et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire et l’immédiateté dû aux nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S, Université de Lorraine, site de Metz, intersession de l’AFS RT10 Sociologie de la Connaissance, Mar 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250830v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03244680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalité dans la guerre civile</w:t>
               </w:r>
@@ -2311,2163 +2311,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-garde et contre culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dreyfus Pechkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76, 2023, 978-2-37896-380-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures du temps dans la pensée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ucciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Logiques sociales, série Sociologie de la Connaissance, Bruno Péquignot, 978-2-14-034787-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avant-garde et contre culture</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cygne, 2022, 978-2-84924-680-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes-déesses dans la mythologie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-84924-721-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Temps et sa mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Magro; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TOPOS, Antigone Mouchtouris, 9782304054071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Métamorphoses de l'existant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Topos, Antigone Mouchtouris, 9782304053098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'une méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Logiques sociales, Bruno Péquignot, 978-2-14-031229-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusion et malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Bernard Valade. Le Manuscrit, 2021, Topos, 978-2-304-05006-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castoriadis et le temps : le kairos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Gachkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Serguei Gachkov. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782343237565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178, 2021, Topos, Antigone Mouchtouris, 9782304052602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie : Socio-anthropologie d'une vision du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dreyfus Pechkoff</w:t>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ucciani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, pp.76, 2023, 978-2-37896-380-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.151, 2021, Bruno Pequignot, 978-2-343-22465-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84924-668-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrugia Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité de l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Editions du Cygne, pp.152, 2020, collection: essai, 9782849246085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperriere; Remi Bachand. L'Harmattan, pp.200, 2020, 9782343210193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. L'Harmattan, pp.165, 2020, Collection Logiques Sociales, série Sociologie de la Connaissance, Bruno Péquignot, 9782343202792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ΠΑΡΑΤΗΡΗΣΗ Ενα εργαλειο γνωσης του κοσμόυ ( L' observation un outil de connaissance du monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. ΠΑΠΑΖΗΣΗΣ, 2020, 9789600236804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Logiques sociales, Bruno Péquignot, 978-2-14-031229-8</w:t>
+              <w:t xml:space="preserve">, pp.218, 2020, Bruno Péquignot, 9782343219370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine de l'autre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca de Micheli, Antigone Mouchtouris. éd. Le Manuscrit, I, 2019, Collection: topos /savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétition culturelle des élites intellectuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. L'Harmattan, I, pp.152, 2019, Logiques sociales. Série Sociologie de la connaissance, 978-2-343-16426-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions (en) vie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Éditions Le Manuscrit, pp.253, 2019, Topos, 9782304047646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire et technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du Cygne, 2022, 978-2-84924-680-1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radoslav Gruev; Antigone Mouchtouris. Éditions du Cygne, 2018, Collection Essai, 978-2-84924-514-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-84924-721-1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris. L'Harmattan, 2018, Collection Logiques Sociales, série Sociologie de la Connaissance, 9782343145464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raymond Magro</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Levilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raymond Magro; Antigone Mouchtouris. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TOPOS, Antigone Mouchtouris, 9782304054071</w:t>
+              <w:t xml:space="preserve">Hervé Levilain; Antigone Mouchtouris. Editions Le Manuscrit, pp.188, 2017, Topos, 978-2-304-04690-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Topos, Antigone Mouchtouris, 9782304053098</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique sociale et ses acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. Editions du Cygne, I, 2017, collection: essai, 9782849244975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-84924-668-9</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remords et Honte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. Le Manuscrit, pp.205, 2016, Topos, 97882304046380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Illusion et malentendu</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose, une sociologie perception de la réalité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 136 p., 2015, Logiques Sociales - sociologie de la connaissance, 978-2-343-06789-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress et Temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris; Bernard Valade. Le Manuscrit, 2021, Topos, 978-2-304-05006-6</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions le Manuscrit, 157 p., 2015, Topos, 978-2-304-04532-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...1322 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01620050v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01620041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les passions sociales</w:t>
               </w:r>
@@ -5336,186 +5336,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps et le déplacement noétique. Lecture phénoménologique de la transformation d'une vision sociale du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Louis Ucciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du temps dans la pensée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-74, 2023, Logiques sociales, 978-2-14-034787-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La temporalité de l'avant-garde : entre rupture et déplacement noétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Dreyfus Pechkoff; Antigone Mouchtouris; Louis Ucciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-garde et contre culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du Réel, pp.91-, 2023, 978-2-37896-380-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446917v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04447327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du temps et les rites</w:t>
               </w:r>
@@ -5581,1237 +5581,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illusion et malentendu. Lecture phénoménologique du jugement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illusion et malentendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit Eds, 2021, 9782304050066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kairos : le temps de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris; Sergueï Gachkov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Castoriadis et le temps : Le kairos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-23756-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose de l'île de Lesbos et le 'migrant planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie, un mouvement circulaire et réflexif. Un déplacement noétique dans l' espace et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tragedie, socio-anthropologie d'une vison du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-26343-22465-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps et la métamorphose. Lecture cinématique d'un déplacement noétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps et la métamorphose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2021, 9782304052602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métanoïa entre temps et forme. Lecture phénoménologique d'un déplacement noétique total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris ( dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris (dir.). </w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d'expérience et déplacement noétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses du monde contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du cygne, 2021, 9782849246689</w:t>
+              <w:t xml:space="preserve">Les outils des sociologues. Une connaissance de la connaissance sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-20279-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris; Sergueï Gachkov. </w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition: un itinéraire imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Castoriadis et le temps : Le kairos</w:t>
+              <w:t xml:space="preserve">Les logiques sociales de l' imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-343-23756-5</w:t>
+              <w:t xml:space="preserve">, 2020, 978 2343219370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illusion et malentendu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit Eds, 2021, 9782304050066</w:t>
+              <w:t xml:space="preserve">Jean Dupuy écrit à Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2020, 97823404048513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la pensée gramscienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Lemay; Antigone Mouchtouris; Marie-Neige Laperrière; Remi Bachand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La tragedie, socio-anthropologie d'une vison du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-26343-22465-7</w:t>
+              <w:t xml:space="preserve">Gramsci, notre contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.123-140, 2020, 9782343210193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine de l' imaginaire selon Cornelius Castoriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les logiques sociales de l' imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-21937-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoignage d'artiste dans un espace-temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Dupuy écrit à Charles New York -Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2020, 9782304 048513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Charles Dreyfus Pechkoff. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'intellectuel peut-il survivre à la culture de l'immédiateté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Dupuy écrit à Charles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2020, 97823404048513</w:t>
+              <w:t xml:space="preserve">La compétition culturelle des élites intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.103-124, 2019, 9782343164267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...351 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion sociale et l’espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion (en) vie sociale. Un temps s'aimant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2019, 978-2304047646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique sociale de la minorité agissante : radioscopie d'une réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Françoise Dequiré; Sarah Toulotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social à l'épreuve des minorités en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Espaces interculturels, 978-2-343-18234-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03243736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’intellectuel peut-il survivre à la culture de l’immédiateté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La compétition culturelle des élites intellectuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.103-124, 2019, 9782343164267</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16426-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6883,173 +6883,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout, tout de suite. Une nouvelle figure du temps : entre immédiateté et connectivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cygne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire et technologie. Sociologie de l' évolution des conduites sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2018, 978-2-84924-514-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nuit entre le temps mythique et temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Guérin; Edna Hernandez; Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237182v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03233518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir : entre projection et politique</w:t>
               </w:r>
@@ -7102,328 +7102,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radoslav Gruev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bulgarie et le totalitarisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cygne, 2016, 97828492444692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nostalgie dans la culture populaire grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2016, 978-2304046045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La honte d'Eva et les remords d'Oreste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris, Emmanuel Jovelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remord et Honte Lecture sociologique des sentiments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids du prénom en héritage, entre assignations sociales et stratégies de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Smaldone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Mouchtouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit TOPOS, 2016, 9782304046380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260399v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03233544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7578,51 +7578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gkc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.052.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edition du Cygne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dreyfus Pechkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ucciani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10320&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Farrugia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_du_temps_dans_la_pensee_occidentale_francis_farrugia_antigone_mouchtouris_louis_ucciani-9782140347870-76846.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-modelisation_d_une_methode_deplacement_noetique_et_temporalite_dynamique_de_l_experience_antigone_mouchtouris-9782140312298-75117.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-castoriadis_et_le_temps_le_kairos_serguei_gachkov_antigone_mouchtouris-9782343237565-70495.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-la-metamorphose/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-metamorphoses-monde-contemporain.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrugia Francis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_logiques_sociales_de_l_imaginaire_francis_farrugia_antigone_mouchtouris_fabienne_soldini-9782343219370-67535.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letonturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barbier-Verley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky R&#233;ault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02886257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-Dominique Galloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.9806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://L ' Harmattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/le-temps-et-sa-mesure/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales, s&#233;rie Sociologie de la connaissance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://col. Logiques Sociales" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_a_l_epreuve_des_minorites_en_europe_anne_francoise_dequire_sarah_toulotte-9782343182346-63734.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Smaldone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>