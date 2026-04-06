--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273892v1</w:t>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Postsynthesis Thermal Treatment toward High Luminescence Performance of Rare Earth Vanadate Nanoparticles</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie optique de nanoparticules luminescentes : de la détection de biomolécules au diagnostic in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Interaction Kinetics of a Bipolar Structure- Specific Endonuclease with DNA Flaps Revealed by Single-Molecule Imaging Differential Interaction Kinetics of a Bipolar Structure-Specific Endonuclease with DNA Flaps</w:t>
+                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Lestini</w:t>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Künh</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Fave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Mcleod</w:t>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113493⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102502v1</w:t>
+                <w:t xml:space="preserve">hal-01065740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Interaction Kinetics of a Bipolar Structure- Specific Endonuclease with DNA Flaps Revealed by Single-Molecule Imaging Differential Interaction Kinetics of a Bipolar Structure-Specific Endonuclease with DNA Flaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Castaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Joëlle Künh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">Xenia Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Lauren Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, november 20, pp.0113493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065740v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,248 +2522,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Abbyad</w:t>
+                <w:t xml:space="preserve">Biological applications of rare-earth based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dangla</w:t>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.8488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn202378b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804598v1</w:t>
+                <w:t xml:space="preserve">hal-00803778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological applications of rare-earth based nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+                <w:t xml:space="preserve">Rails and anchors: Guiding and trapping droplet microreactors in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gacoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (11), pp.8488. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.813-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn202378b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0lc00104j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803778v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic fluids: from theory to application (VPF2009), Limassol, Cyprus, 1-5 November, 2009</w:t>
               </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3227,334 +3227,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mialon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818489v1</w:t>
+                <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818493v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting the number of proteins coupled to single nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4315,324 +4315,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission properties and applications of nanostructured luminescent oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2-4), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102774v1</w:t>
+                <w:t xml:space="preserve">hal-00824461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission properties and applications of nanostructured luminescent oxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110(39), pp.19264-19270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00824461v1</w:t>
+                <w:t xml:space="preserve">hal-00102774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical in situ size determination of single lanthanide-ion doped oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (25), pp.253103. </w:t>
@@ -4941,295 +4941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+                <w:t xml:space="preserve">Functionalized fluorescent oxide nanoparticles: Artificial toxins for sodium channel targeting and imaging at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">Valérie Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (11), pp.2079-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl049105g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324466v1</w:t>
+                <w:t xml:space="preserve">hal-00831845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized fluorescent oxide nanoparticles: Artificial toxins for sodium channel targeting and imaging at the single-molecule level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buissette</w:t>
+                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lahlil</w:t>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (11), pp.2079-2083. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.18102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl049105g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831845v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
               </w:r>
@@ -6266,298 +6266,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-well screening of the piezoelectric field by photogenerated carriers in &amp;lt;111〉 CdTe/CdMnTe quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of polariton-stimulation in a CdTe-based microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vanelle</w:t>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Block</w:t>
+                <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Cibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">L.S. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 178, pp.129-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837018v1</w:t>
+                <w:t xml:space="preserve">hal-00158229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of polariton-stimulation in a CdTe-based microcavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">In-well screening of the piezoelectric field by photogenerated carriers in &amp;lt;111〉 CdTe/CdMnTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (4), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/spmi.1996.0234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158229v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the carrier lifetime on acceptor concentration in GaAs grown at low-temperature under different growth and annealing conditions</w:t>
               </w:r>
@@ -6948,77 +6948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of polariton stimulation in a microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,269 +7067,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium plasmons in optically excited semiconductors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (23), pp.15724-15734. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 62 (4), pp.R2279(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838176v1</w:t>
+                <w:t xml:space="preserve">hal-00158233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrium plasmons in optically excited semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Camescasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (4), pp.R2279(R)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 62 (23), pp.15724-15734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.15724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158233v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7373,64 +7373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7472,77 +7472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,77 +7597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,51 +7985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,103 +8093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser solide à 465 nm pour l'excitation de nano-particules d'Eu:YVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées bilan CNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Chatenay Malabry, France</w:t>
@@ -8231,51 +8231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Sickling in Microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,337 +8320,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Moreau</w:t>
+                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase using mid-infrared chirped-pulse upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69881B, </w:t>
+              <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.779003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838922v1</w:t>
+                <w:t xml:space="preserve">hal-00324257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase using mid-infrared chirped-pulse upconversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69881B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-95946-5_175⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00324257v1</w:t>
+                <w:t xml:space="preserve">hal-00838922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8658,51 +8658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. </w:t>
@@ -8874,51 +8874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence resonance energy transfer using lanthanide-ion doped oxide nanoparticles as donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Amirtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Quantum Dots for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San José, United States. </w:t>
@@ -9002,177 +9002,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourier transform measurement of two-photon excitation spectra: Applications to microscopy and quantum control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.ThD32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102790v1</w:t>
+                <w:t xml:space="preserve">hal-00844504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9221,537 +9195,563 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.628-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Buissette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biophysics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102792v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transform measurement of two-photon excitation spectra: Applications to microscopy and quantum control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+                <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ultrafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.ThD32</w:t>
+              <w:t xml:space="preserve">International Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844504v1</w:t>
+                <w:t xml:space="preserve">hal-00102792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for single Na+ channel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel bi-national workshop on NanoBioPhotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Eilat, Israel</w:t>
@@ -9918,90 +9918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission properties and applications of nanostructured luminescent oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Buissette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2005 Spring Meeting, Symposium I: Advanced functional nanomaterials from nanoscale objects to nanostructured inorganic and hybrid materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
@@ -10153,298 +10153,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James M. Fraser</w:t>
+                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844489v1</w:t>
+                <w:t xml:space="preserve">hal-00844796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Franzen</w:t>
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.MC5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00844796v1</w:t>
+                <w:t xml:space="preserve">hal-00844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational climbing in carboxyhemoglobin by use of stretched infrared pulses.</w:t>
               </w:r>
@@ -10822,64 +10822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11268,51 +11268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11820,51 +11820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 15 57275 PCT/EP2016/068096. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,51 +11934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20120052167. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12253,51 +12253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>