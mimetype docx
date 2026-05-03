--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+                <w:t xml:space="preserve">hal-04273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273892v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Postsynthesis Thermal Treatment toward High Luminescence Performance of Rare Earth Vanadate Nanoparticles</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie optique de nanoparticules luminescentes : de la détection de biomolécules au diagnostic in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel R. Popoff</w:t>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Claeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.3504⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.647-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048723v1</w:t>
+                <w:t xml:space="preserve">hal-01015323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
+                <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Claeson</w:t>
+                <w:t xml:space="preserve">Michel R. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (5), pp.647-56. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), p633a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.3504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015323v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map the intracellular concentration of reactive oxygen species</w:t>
               </w:r>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (25), pp.31578. </w:t>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (10), pp.2288-2298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (4), pp.596-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,334 +3227,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
+                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Casanova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818493v1</w:t>
+                <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mialon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818489v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (40), pp.15705. </w:t>
@@ -4175,51 +4175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting the number of proteins coupled to single nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical in situ size determination of single lanthanide-ion doped oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,307 +6662,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond mid-infrared study of electron dynamics in InAs/InAlAs quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+                <w:t xml:space="preserve">Dependence of the carrier lifetime on acceptor concentration in LT-GaAs grown at low-temperature under different growth and annealing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stellmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. H. Julien</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaneecloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7 (1-2), pp.151-154. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (10), pp.6026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(99)00267-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1285829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837030v1</w:t>
+                <w:t xml:space="preserve">hal-00838173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the carrier lifetime on acceptor concentration in LT-GaAs grown at low-temperature under different growth and annealing conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Nagle</w:t>
+                <w:t xml:space="preserve">Femtosecond mid-infrared study of electron dynamics in InAs/InAlAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vaneecloo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (1-2), pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(99)00267-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1285829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00838173v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of polariton stimulation in a microcavity</w:t>
               </w:r>
@@ -7373,64 +7373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7472,77 +7472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,77 +7597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7774,51 +7774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8378,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
@@ -8472,51 +8472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence resonance energy transfer using lanthanide-ion doped oxide nanoparticles as donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,441 +9110,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_192⟩</w:t>
+              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831833v1</w:t>
+                <w:t xml:space="preserve">hal-00102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
+              <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.628-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844507v1</w:t>
+                <w:t xml:space="preserve">hal-00831833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
+                <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102790v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
               </w:r>
@@ -9655,51 +9655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for single Na+ channel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel bi-national workshop on NanoBioPhotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Eilat, Israel</w:t>
@@ -10153,298 +10153,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Franzen</w:t>
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.MC5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844796v1</w:t>
+                <w:t xml:space="preserve">hal-00844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James M. Fraser</w:t>
+                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844489v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational climbing in carboxyhemoglobin by use of stretched infrared pulses.</w:t>
               </w:r>
@@ -11268,51 +11268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11541,98 +11541,446 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection d'oxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR 15 57275 PCT/EP2016/068096. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particules d'oxyde à base de terres rares et utilisation notamment en imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schöffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20120052167. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé et dispositif d'analyse d'interactions moléculaires et utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20100055940. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS Detection and Quantification with Lanthanide-Based Nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11641,464 +11989,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Baltimore, United States. Biophysical Journal, 108 (2), pp.483a, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.11.2640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237532v1</w:t>
-              </w:r>
-[...346 lines deleted...]
-                <w:t xml:space="preserve">hal-01080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12253,51 +12253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>