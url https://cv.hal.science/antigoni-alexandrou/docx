--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mousseau</w:t>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273892v1</w:t>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multititration: The New Method for Implementing Ultrasensitive and Quantitative Multiplexed In-Field Immunoassays Despite Cross-Reactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+                <w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13509-13518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Postsynthesis Thermal Treatment toward High Luminescence Performance of Rare Earth Vanadate Nanoparticles</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie optique de nanoparticules luminescentes : de la détection de biomolécules au diagnostic in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+                <w:t xml:space="preserve">Michel R. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), p633a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.3504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015323v1</w:t>
+                <w:t xml:space="preserve">hal-01048723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel R. Popoff</w:t>
+                <w:t xml:space="preserve">Amy Claeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (2), p633a. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.647-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.3504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048723v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map the intracellular concentration of reactive oxygen species</w:t>
               </w:r>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1907,304 +1907,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing membrane protein interactions with their lipid raft environment using single-molecule tracking and Bayesian inference analysis.</w:t>
+                <w:t xml:space="preserve">Receptor displacement in the cell membrane by hydrodynamic force amplification through nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53073. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (1), pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817161v1</w:t>
+                <w:t xml:space="preserve">hal-00942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor displacement in the cell membrane by hydrodynamic force amplification through nanoparticles.</w:t>
+                <w:t xml:space="preserve">Probing membrane protein interactions with their lipid raft environment using single-molecule tracking and Bayesian inference analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 105 (1), pp.116-126. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942478v1</w:t>
+                <w:t xml:space="preserve">hal-00817161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (25), pp.31578. </w:t>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (10), pp.2288-2298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (4), pp.596-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,425 +3227,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+                <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mialon</w:t>
+                <w:t xml:space="preserve">J.-B. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (4), pp.48103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.048103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818489v1</w:t>
+                <w:t xml:space="preserve">hal-00811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Casanova</w:t>
+                <w:t xml:space="preserve">New insights into size effects in luminescent oxide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (4), pp.48103. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (43), pp.18699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.048103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907176x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811680v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of perturbed free-induction decay and noise in experimental ultrafast pump-probe data</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (40), pp.15705. </w:t>
@@ -4175,51 +4175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting the number of proteins coupled to single nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Lanthanide-doped Oxide Nanoparticles as Donors in Fluorescence Resonance Energy Transfer Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical in situ size determination of single lanthanide-ion doped oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,269 +7067,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrium plasmons in optically excited semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Camescasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (4), pp.R2279(R)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 62 (23), pp.15724-15734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.15724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158233v1</w:t>
+                <w:t xml:space="preserve">hal-00838176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium plasmons in optically excited semiconductors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (23), pp.15724-15734. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 62 (4), pp.R2279(R)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.15724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00838176v1</w:t>
+                <w:t xml:space="preserve">hal-00158233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7373,77 +7373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics and Photonics, Optical Trapping and Optical Micromanipulation XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
@@ -7472,90 +7472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7597,90 +7597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7774,51 +7774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
@@ -7860,90 +7860,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8378,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ULTRAFAST PHENOMENA XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. pp.541-543, </w:t>
@@ -8472,51 +8472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent oxide nanoparticles with enhanced optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-ion doped nanoparticles as singlebiomolecule labels and oxidant sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence resonance energy transfer using lanthanide-ion doped oxide nanoparticles as donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,177 +9110,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
+                <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102790v1</w:t>
+                <w:t xml:space="preserve">hal-00102792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9329,104 +9320,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Phenomena XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.628-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biological labels based on functionalized YVO4:Eu nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9475,231 +9466,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting - Symposium AA - Nanoscale Materials Science in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boston, MA, United States. pp.AA6.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-845-AA6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand transfer dynamics in cytochrome c oxidase using infrared femtosecond spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+                <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for sodium channel imaging at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biophysics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanobiophotonics and Biomedical Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San José, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102792v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized luminescent oxide nanoparticles for single Na+ channel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Sauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidijus Auksorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel bi-national workshop on NanoBioPhotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Eilat, Israel</w:t>
@@ -10153,298 +10153,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James M. Fraser</w:t>
+                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Niigata, Japan. pp.634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27213-5_194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844489v1</w:t>
+                <w:t xml:space="preserve">hal-00844796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO oscillator as a probe of ligand dissociation dynamics in myoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Franzen</w:t>
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxy-hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Ultrafast Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Niigata, Japan. pp.MC5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00844796v1</w:t>
+                <w:t xml:space="preserve">hal-00844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational climbing in carboxyhemoglobin by use of stretched infrared pulses.</w:t>
               </w:r>
@@ -11268,51 +11268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11602,51 +11602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'oxydants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,51 +11843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'analyse d'interactions moléculaires et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11989,51 +11989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12253,51 +12253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Proiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pinakidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni C Paloura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;tri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vieira Perrella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Mohammedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouzigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglee Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01127748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143010010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00942478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202378b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dangla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00104j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Georgiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0530-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hadjipanayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107900z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mialon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907176x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015468" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C709C2ZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2763971" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Giaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0731975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WB0WQRGH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boilot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQDK43K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049105g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155333" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00779-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG68TFM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836946v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(01)00104-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZMXW89K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4G87SKM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stellmacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santoro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaneecloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stellmacher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1285829" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Camescasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.15724" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_175" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HRWKL3G9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.705067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.ThC6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Amirtha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646479" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_192" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3B9SGJM7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844507v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-845-AA6.2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Auksorius" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590737" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Franzen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_176" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ8GD3C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27213-5_194" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPH7XNFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844489v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56546-5_108" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJXCSCX2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abdesselem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01080240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>