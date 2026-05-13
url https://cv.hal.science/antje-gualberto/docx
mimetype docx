--- v0 (2026-04-06)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antje Gualberto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lüsebrink, H.-J., Polzin-Haumann, C., Vatter, C. (éds.), 2017, « Alles Frankreich oder was ? » - Die saarländische Frankreichstrategie im europäischen Kontext – Interdisziplinäre Zugänge und kritische Perspektiven, Jahrbuch des Frankreichzentrums der Universität des Saarlandes, Band 15 (2015/16), Bielefeld : transcript Verlag, dans Nouveaux cahiers d’allemand 2018/2, Nancy, 199-201.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch des Frankreichzentrums der Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de grammaire contrastive DaF-français : « La linéarisation: principes généraux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aufray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarisation: fonctions pragmatiques et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aufray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PASSIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjunktive & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTHER D., 2014, Scherzkommunikation unter Jugendlichen : Lästern, Frotzeln und Blödeln in gemischtgeschlechtlichen Kleingruppen, Frankfurt a.M. : Peter Lang, coll. Sprache – Kommunikation – Kultur ( = Soziolinguistische Beiträge 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.239-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’auxiliaire (sein ou haben) dans la formation des temps verbaux composés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Valenz, Konstruktion und Deutsch als Fremdsprache (Deutsche Sprachwissenschaft international 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure de &amp;quot;na warte!&amp;quot;. Petit dictionnaire permanent des « actes de langage stéréotypés » (ALS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire permanent des « actes de langage stéréotypés » : microstructure de ‘na warte !’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologismes et lexicographie : le projet ALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Kauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LILPA dir. C. Schnedecker/G. Kleiber(Université de Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welche Grammatikdidaktik für Studierende der Germanistik in Frankreich?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Durand; Michel Lefèvre; Peter Öhl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung,Sprachwissenschaft.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Verlag Dr. Kovač, pp.241-250, 2020, Sprache und Sprachen in Forschung und Anwendung (SiFA), 978-3-33911110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Überlegungen zum Rekurs auf Französisch als Ausgangssprache beim Erlernen lexiko-grammatischer Einheiten des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bürgel; D. Seipmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft und Fremdsprachendidaktik: Zum Verhältnis von sprachlichen Mitteln und Kompetenzentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raasch, A., Windmüller, F. (éd.), 2016, La France, l’Allemagne : deux cultures d’apprentissage ? Que peuvent-elles apprendre l’une de l’autre ?, Revue du GERFLINT 2016 = Synergies Pays germanophones 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.200-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antje Gualberto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lüsebrink, H.-J., Polzin-Haumann, C., Vatter, C. (éds.), 2017, « Alles Frankreich oder was ? » - Die saarländische Frankreichstrategie im europäischen Kontext – Interdisziplinäre Zugänge und kritische Perspektiven, Jahrbuch des Frankreichzentrums der Universität des Saarlandes, Band 15 (2015/16), Bielefeld : transcript Verlag, dans Nouveaux cahiers d’allemand 2018/2, Nancy, 199-201.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch des Frankreichzentrums der Universität des Saarlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarisation: fonctions pragmatiques et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aufray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de grammaire contrastive DaF-français : « La linéarisation: principes généraux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aufray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PASSIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjunktive & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTHER D., 2014, Scherzkommunikation unter Jugendlichen : Lästern, Frotzeln und Blödeln in gemischtgeschlechtlichen Kleingruppen, Frankfurt a.M. : Peter Lang, coll. Sprache – Kommunikation – Kultur ( = Soziolinguistische Beiträge 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d’Allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.239-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’auxiliaire (sein ou haben) dans la formation des temps verbaux composés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Valenz, Konstruktion und Deutsch als Fremdsprache (Deutsche Sprachwissenschaft international 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire permanent des « actes de langage stéréotypés » : microstructure de ‘na warte !’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure de &amp;quot;na warte!&amp;quot;. Petit dictionnaire permanent des « actes de langage stéréotypés » (ALS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologismes et lexicographie : le projet ALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Kauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LILPA dir. C. Schnedecker/G. Kleiber(Université de Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welche Grammatikdidaktik für Studierende der Germanistik in Frankreich?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Durand; Michel Lefèvre; Peter Öhl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung,Sprachwissenschaft.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Verlag Dr. Kovač, pp.241-250, 2020, Sprache und Sprachen in Forschung und Anwendung (SiFA), 978-3-33911110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Überlegungen zum Rekurs auf Französisch als Ausgangssprache beim Erlernen lexiko-grammatischer Einheiten des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bürgel; D. Seipmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft und Fremdsprachendidaktik: Zum Verhältnis von sprachlichen Mitteln und Kompetenzentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raasch, A., Windmüller, F. (éd.), 2016, La France, l’Allemagne : deux cultures d’apprentissage ? Que peuvent-elles apprendre l’une de l’autre ?, Revue du GERFLINT 2016 = Synergies Pays germanophones 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Gualberto-Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.200-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gualberto-Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aufray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gualberto-Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aufray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>