--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -904,425 +904,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissata Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.344-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382408v1</w:t>
+                <w:t xml:space="preserve">hal-01459778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic gradients along the windward slopes of Mount Kenya and their implication for crop risks. Part 2: crop sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissata Dia</w:t>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boyard-Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Galant</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.917-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459778v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic gradients along the windward slopes of Mount Kenya and their implication for crop risks. Part 2: crop sensitivity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Baron</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boyard-Micheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leclerc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (2), pp.917-932. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.4394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269857v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,51 +2131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zarzo&#8208;arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goicolea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bruni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusconi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zarzo&#8208;arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goicolea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bruni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rusconi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrish y Baidjoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Holband" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.ff0f6190d5431c2a2e824255eaeaf339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>