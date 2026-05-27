--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoadjuvant nivolumab plus ipilimumab and adjuvant nivolumab in patients (pts) with localized microsatellite instability-high (MSI)/mismatch repair deficient (dMMR) oeso-gastric adenocarcinoma (OGA): The GERCOR NEONIPIGA phase II study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual vulnerability of migrant women in the multicultural context of French Guiana: A societal issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Andre</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Luana Bitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piessen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louvet</w:t>
+                <w:t xml:space="preserve">Adriana Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.4_suppl.244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.934049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.934049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657929v1</w:t>
+                <w:t xml:space="preserve">inserm-05311851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual vulnerability of migrant women in the multicultural context of French Guiana: A societal issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Huber</w:t>
+                <w:t xml:space="preserve">Neoadjuvant nivolumab plus ipilimumab and adjuvant nivolumab in patients (pts) with localized microsatellite instability-high (MSI)/mismatch repair deficient (dMMR) oeso-gastric adenocarcinoma (OGA): The GERCOR NEONIPIGA phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Creton</w:t>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Bitan</w:t>
+                <w:t xml:space="preserve">Christelle de La Fouchardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Gonzalez</w:t>
+                <w:t xml:space="preserve">Christophe Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.934049. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.244-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.934049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.4_suppl.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05311851v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of HIV Patient Retention and Care in French Guiana: A Broader View From the Système National des Données de Santé</w:t>
               </w:r>
@@ -1574,995 +1574,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04055827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoblot for the Diagnosis of Cutaneous Leishmaniasis in French Guiana</w:t>
+                <w:t xml:space="preserve">Associations between the severity of medical and surgical complications and perception of surgeon empathy in esophageal and gastric cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Menu</w:t>
+                <w:t xml:space="preserve">Lucie Gehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blaizot</w:t>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Mary</w:t>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0591⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (12), pp.7551-7561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-021-06257-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334338v1</w:t>
+                <w:t xml:space="preserve">hal-03652394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the severity of medical and surgical complications and perception of surgeon empathy in esophageal and gastric cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gehenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
+                <w:t xml:space="preserve">Louise Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-021-06257-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652394v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+                <w:t xml:space="preserve">Levers and Barriers to Vaccinate against COVID-19 in the Multicultural Context of French Guiana: A Qualitative Cross-Sectional Survey among Health Care Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepha Brureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9111216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430898v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers and Barriers to Vaccinate against COVID-19 in the Multicultural Context of French Guiana: A Qualitative Cross-Sectional Survey among Health Care Workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Histoplasmosis of the Central Nervous System: A Case Series between 1990 and 2019 in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Granier</w:t>
+                <w:t xml:space="preserve">Aïda Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kepha Brureau</w:t>
+                <w:t xml:space="preserve">Alexandra Serris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Breton</w:t>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Michaud</w:t>
+                <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.1216. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (1), pp.125 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9111216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407492v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03332381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes towards the COVID-19 Vaccine and Willingness to Get Vaccinated among Healthcare Workers in French Guiana: The Influence of Geographical Origin</w:t>
+                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kepha Brureau</w:t>
+                <w:t xml:space="preserve">Brice Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Granier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Michaud</w:t>
+                <w:t xml:space="preserve">André Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9060682⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274574v1</w:t>
+                <w:t xml:space="preserve">hal-03216431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoplasmosis of the Central Nervous System: A Case Series between 1990 and 2019 in French Guiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitudes towards the COVID-19 Vaccine and Willingness to Get Vaccinated among Healthcare Workers in French Guiana: The Influence of Geographical Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepha Brureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bidaud</w:t>
+                <w:t xml:space="preserve">Sybille Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (1), pp.125 - 129. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9060682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03332381v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring levels of circulating cell‐free DNA in patients with metastatic colorectal cancer as a potential biomarker of responses to regorafenib treatment</w:t>
+                <w:t xml:space="preserve">Immunoblot for the Diagnosis of Cutaneous Leishmaniasis in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Pastor</w:t>
+                <w:t xml:space="preserve">Estelle Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thierry</w:t>
+                <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henriques</w:t>
+                <w:t xml:space="preserve">Charles Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Trouilloud</w:t>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (9), pp.2401-2411. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.2091-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216431v1</w:t>
+                <w:t xml:space="preserve">hal-03334338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOLFIRINOX-R study design: a phase I/II trial of FOLFIRINOX plus regorafenib as first line therapy in patients with unresectable RAS-mutated metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chalbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.564. </w:t>
@@ -2646,645 +2646,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03231196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning‐Assisted Evaluation of Circulating DNA Quantitative Analysis for Cancer Screening</w:t>
+                <w:t xml:space="preserve">Nal-IRI/LV5-FU versus paclitaxel as second-line therapy in patients with metastatic esophageal squamous cell carcinoma (OESIRI)-PRODIGE 62: A multicentre, randomised, non-comparative phase II study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Tanos</w:t>
+                <w:t xml:space="preserve">Violaine Randrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tosato</w:t>
+                <w:t xml:space="preserve">Jérôme Desrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Otandault</w:t>
+                <w:t xml:space="preserve">Emilie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Al Amir Dache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pique Lasorsa</w:t>
+                <w:t xml:space="preserve">Frédéric Di Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202000486⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2019.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337999v1</w:t>
+                <w:t xml:space="preserve">hal-03287294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nal-IRI/LV5-FU versus paclitaxel as second-line therapy in patients with metastatic esophageal squamous cell carcinoma (OESIRI)-PRODIGE 62: A multicentre, randomised, non-comparative phase II study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Randrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Desrame</w:t>
+                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barbier</w:t>
+                <w:t xml:space="preserve">Dewi Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Di Fiore</w:t>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (3), pp.347-350. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (4), pp.438-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2019.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287294v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients atteints d’un cancer gastrique localisé MSI/dMMR, pas de chimiothérapie mais une immunothérapie périopératoire : l’essai de phase II GERCOR NEONIPIGA vient d’être ouvert au recrutement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disseminated Histoplasmosis: Fighting a neglected killer of patients with advanced HIV disease in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cohen</w:t>
+                <w:t xml:space="preserve">Pierre Couppié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garcia-Larnicol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995557v1</w:t>
+                <w:t xml:space="preserve">inserm-02912158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Histoplasmosis: Fighting a neglected killer of patients with advanced HIV disease in Latin America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Machine Learning‐Assisted Evaluation of Circulating DNA Quantitative Analysis for Cancer Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couppié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Amaelle Otandault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Zahra Al Amir Dache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+                <w:t xml:space="preserve">Laurence Pique Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008449. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (18), pp.2000486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02912158v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is AIDS in the Amazon and the Guianas in the 90-90-90 era?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Guarmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236368. </w:t>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole FLOT est-il le nouveau standard de chimiothérapie péri-opératoire des cancers de l’estomac ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,874 +3450,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjuvant chemotherapy versus perioperative chemotherapy (CTx) for resectable gastric signet ring cell (SRC) gastric cancer: A multicenter, randomized phase II study (PRODIGE 19).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence and Trends in Immune Reconstitution Inflammatory Syndrome Associated With Histoplasma capsulatum Among People Living With Human Immunodeficiency Virus: A 20-Year Case Series and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouche</w:t>
+                <w:t xml:space="preserve">Alessia Melzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+                <w:t xml:space="preserve">Régis de Reynal de Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Balthazar Ntab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (15, S), </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15\_suppl.4019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597236v1</w:t>
+                <w:t xml:space="preserve">hal-02862901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation versus discontinuation of first-line chemotherapy in patients with metastatic squamous cell oesophageal cancer: A randomised phase II trial (E-DIS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bennouna</w:t>
+                <w:t xml:space="preserve">Romain Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Al Amir Dache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Etienne</w:t>
+                <w:t xml:space="preserve">Simon Thezenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bogart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Francois</w:t>
+                <w:t xml:space="preserve">Amaëlle Otandault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.01.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418932v1</w:t>
+                <w:t xml:space="preserve">hal-02327317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and Trends in Immune Reconstitution Inflammatory Syndrome Associated With Histoplasma capsulatum Among People Living With Human Immunodeficiency Virus: A 20-Year Case Series and Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 4th St. Gallen EORTC Gastrointestinal Cancer Conference: Controversial issues in the multimodal primary treatment of gastric, junctional and oesophageal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Melzani</w:t>
+                <w:t xml:space="preserve">John Zalcberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis de Reynal de Saint Michel</w:t>
+                <w:t xml:space="preserve">Michel Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balthazar Ntab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">William Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (4), pp.643-652. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862901v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t>
+                <w:t xml:space="preserve">KEYNOTE-590: Phase III Study of First-Line Chemotherapy with or Without Pembrolizumab for Advanced Esophageal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Meddeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahra Al Amir Dache</w:t>
+                <w:t xml:space="preserve">Ken Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thezenas</w:t>
+                <w:t xml:space="preserve">Manish A. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Otandault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Tanos</w:t>
+                <w:t xml:space="preserve">Peter Enzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.1057-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon-2018-0609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327317v1</w:t>
+                <w:t xml:space="preserve">hal-05252319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4th St. Gallen EORTC Gastrointestinal Cancer Conference: Controversial issues in the multimodal primary treatment of gastric, junctional and oesophageal adenocarcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Zalcberg</w:t>
+                <w:t xml:space="preserve">Adjuvant chemotherapy versus perioperative chemotherapy (CTx) for resectable gastric signet ring cell (SRC) gastric cancer: A multicenter, randomized phase II study (PRODIGE 19).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ducreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Olivier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Allum</w:t>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.01.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (15, S), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15\_suppl.4019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466817v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KEYNOTE-590: Phase III Study of First-Line Chemotherapy with or Without Pembrolizumab for Advanced Esophageal Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Kato</w:t>
+                <w:t xml:space="preserve">Continuation versus discontinuation of first-line chemotherapy in patients with metastatic squamous cell oesophageal cancer: A randomised phase II trial (E-DIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manish A. Shah</w:t>
+                <w:t xml:space="preserve">J. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Enzinger</w:t>
+                <w:t xml:space="preserve">P.L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Bennouna</w:t>
+                <w:t xml:space="preserve">E. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Shen</w:t>
+                <w:t xml:space="preserve">E. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (10), pp.1057-1066. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fon-2018-0609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252319v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dynamics and epidemiology for AIDS in remote areas in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitive Chemoradiotherapy for Esophageal Squamous Cell Cancer: A Matter of Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crehange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,90 +4766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of Bevacizumab vs Cetuximab Plus Chemotherapy After First Progression in KRAS Wild-Type Metastatic Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4894,1367 +4894,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the duration between HIV seroconversion and HIV diagnosis in different population groups in French Guiana: Strategic information to reduce the proportion of undiagnosed infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the HIV epidemic and continuum of care in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199267⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840781v1</w:t>
+                <w:t xml:space="preserve">inserm-01825908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte initial de prise en charge et qualité de vie à 3 mois des patients dialysés pour insuffisance rénale chronique terminale dans deux départements français d’Amérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Samut</w:t>
+                <w:t xml:space="preserve">Predictors of abnormal cytology among HPV-infected women in remote territories of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devi Rochemont</w:t>
+                <w:t xml:space="preserve">Valentin Dufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri M Merault</w:t>
+                <w:t xml:space="preserve">Jerome Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Dufresne</w:t>
+                <w:t xml:space="preserve">Laure Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12905-017-0493-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01802860v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01697099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the HIV epidemic and continuum of care in French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of early palliative care on overall survival of patients with metastatic upper gastrointestinal cancers treated with first-line chemotherapy: a randomised phase III trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Adriouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Huber</w:t>
+                <w:t xml:space="preserve">Emilie Hutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantilcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Arlette da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bogart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Le Lay-Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197990⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.e015904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-015904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01825908v1</w:t>
+                <w:t xml:space="preserve">hal-02282769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of abnormal cytology among HPV-infected women in remote territories of French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Estimation of the duration between HIV seroconversion and HIV diagnosis in different population groups in French Guiana: Strategic information to reduce the proportion of undiagnosed infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Bianco</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-017-0493-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01697099v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01872066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early palliative care on overall survival of patients with metastatic upper gastrointestinal cancers treated with first-line chemotherapy: a randomised phase III trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arlette da Silva</w:t>
+                <w:t xml:space="preserve">Primaquine 30 mg/day versus 15 mg/day during 14 days for the prevention of Plasmodium vivax relapses in adults in French Guiana: a historical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bogart</w:t>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Le Lay-Diomande</w:t>
+                <w:t xml:space="preserve">Geraldine Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Pannier</w:t>
+                <w:t xml:space="preserve">France Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-015904⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.e225 - e232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2378-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282769v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the duration between HIV seroconversion and HIV diagnosis in different population groups in French Guiana: Strategic information to reduce the proportion of undiagnosed infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Burden of HIV-associated histoplasmosis compared with tuberculosis in Latin America: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abboud</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion Mccotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Derado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199267⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30354-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01872066v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01868606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primaquine 30 mg/day versus 15 mg/day during 14 days for the prevention of Plasmodium vivax relapses in adults in French Guiana: a historical comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Clarke</w:t>
+                <w:t xml:space="preserve">The FREGAT biobank: a clinico-biological database dedicated to esophageal and gastric cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-3991-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2378-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840778v1</w:t>
+                <w:t xml:space="preserve">hal-02283073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of HIV-associated histoplasmosis compared with tuberculosis in Latin America: a modelling study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gordana Derado</w:t>
+                <w:t xml:space="preserve">Overweight is associated to a better prognosis in metastatic colorectal cancer: A pooled analysis of FFCD trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Faroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30354-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01868606v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FREGAT biobank: a clinico-biological database dedicated to esophageal and gastric cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Copin</w:t>
+                <w:t xml:space="preserve">Estimation of the duration between HIV seroconversion and HIV diagnosis in different population groups in French Guiana: Strategic information to reduce the proportion of undiagnosed infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-3991-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283073v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight is associated to a better prognosis in metastatic colorectal cancer: A pooled analysis of FFCD trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contexte initial de prise en charge et qualité de vie à 3 mois des patients dialysés pour insuffisance rénale chronique terminale dans deux départements français d’Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Samut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Aparicio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ducreux</w:t>
+                <w:t xml:space="preserve">Devi Rochemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Faroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Barbier</w:t>
+                <w:t xml:space="preserve">Henri M Merault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+                <w:t xml:space="preserve">Roger Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983308v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01802860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country of infection among HIV-infected patients born abroad living in French Guiana</w:t>
               </w:r>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid van Melle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Parriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Retornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,325 +6514,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once weekly paclitaxel associated with a fixed dose of oral metronomic cyclophosphamide: a dose-finding phase 1 trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extended phase Ib study of epertinib, an orally active reversible dual EGFR/HER2 tyrosine kinase inhibitor, in patients with solid tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dansin</w:t>
+                <w:t xml:space="preserve">H.-T. Arkenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Clisant-Delaine</w:t>
+                <w:t xml:space="preserve">A. Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4678-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.07.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01857789v1</w:t>
+                <w:t xml:space="preserve">hal-02284819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended phase Ib study of epertinib, an orally active reversible dual EGFR/HER2 tyrosine kinase inhibitor, in patients with solid tumours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mak</w:t>
+                <w:t xml:space="preserve">Once weekly paclitaxel associated with a fixed dose of oral metronomic cyclophosphamide: a dose-finding phase 1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toulmonde</w:t>
+                <w:t xml:space="preserve">Eric Dansin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D. Baird</w:t>
+                <w:t xml:space="preserve">Stéphanie Clisant-Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103, pp.17-23. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.07.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284819v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01857789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions About a Clinical Trial Evaluating the Addition of Cetuximab to Definitive Chemoradiation Therapy With Paclitaxel and Cisplatin for Patients With Esophageal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lordick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6879,51 +6879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation chemotherapy after definite concurrent chemoradiation in patients with non-operable esophageal cancer: Is it useful?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,77 +7009,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.831. </w:t>
@@ -7169,51 +7169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.45 - 48. </w:t>
@@ -7245,2015 +7245,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01800381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paid HIV rapid testing in general medicine private practice in French Guiana: a pilot project</w:t>
+                <w:t xml:space="preserve">Health-related quality of life results from the PRODIGE 5/ACCORD 17 randomised trial of FOLFOX versus fluorouracil–cisplatin regimen in oesophageal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sangare</w:t>
+                <w:t xml:space="preserve">C. Bascoul-Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leila Adriouch</w:t>
+                <w:t xml:space="preserve">S. Gourgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Levy-Loeb</w:t>
+                <w:t xml:space="preserve">M.-P. Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.239 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01572575v1</w:t>
+                <w:t xml:space="preserve">hal-01688845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life results from the PRODIGE 5/ACCORD 17 randomised trial of FOLFOX versus fluorouracil–cisplatin regimen in oesophageal cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurora A Functional Single Nucleotide Polymorphism (SNP) Correlates With Clinical Outcome in Patients With Advanced Solid Tumors Treated With Alisertib, an Investigational Aurora A Kinase Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Raoul</w:t>
+                <w:t xml:space="preserve">Huifeng Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouche</w:t>
+                <w:t xml:space="preserve">Hyunjin Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Bahamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.07.038⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01688845v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora A Functional Single Nucleotide Polymorphism (SNP) Correlates With Clinical Outcome in Patients With Advanced Solid Tumors Treated With Alisertib, an Investigational Aurora A Kinase Inhibitor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multicenter phase II study of personalized FOLFIRI-cetuximab for safe dose intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Gao</w:t>
+                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Zhang</w:t>
+                <w:t xml:space="preserve">Jean Philippe Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Bahamon</w:t>
+                <w:t xml:space="preserve">Olivier Capitain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.10.015⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.24 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291279v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01819425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicenter phase II study of personalized FOLFIRI-cetuximab for safe dose intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
+                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Metges</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Capitain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Raoul</w:t>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (1), pp.24 - 33. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2017.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01819425v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01566314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of complications of snake envenomation in Cayenne, French Guiana, 2007-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Gérald Egmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Corlin</w:t>
+                <w:t xml:space="preserve">Christian Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(10)62169-1⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-017-4929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01566314v1</w:t>
+                <w:t xml:space="preserve">inserm-01622988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of complications of snake envenomation in Cayenne, French Guiana, 2007-2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dovitinib in patients with gastrointestinal stromal tumour refractory and/or intolerant to imatinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Egmann</w:t>
+                <w:t xml:space="preserve">Heikki Joensuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marty</w:t>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Alessandro Comandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin-Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-017-4929-3⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (9), pp.1278-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2017.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01622988v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous leishmaniasis in French Guiana: revising epidemiology with PCR-RFLP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaury Roger</w:t>
+                <w:t xml:space="preserve">The singular epidemiology of HPV infection among French Guianese women with normal cytology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Najioullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41182-017-0045-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360 (1), pp.1385 - 1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898045v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01583545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dovitinib in patients with gastrointestinal stromal tumour refractory and/or intolerant to imatinib</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">High mortality among male HIV-infected patients after prison release: ART is not enough after incarceration with HIV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Comandone</w:t>
+                <w:t xml:space="preserve">Alice Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Martin-Broto</w:t>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Fumagalli</w:t>
+                <w:t xml:space="preserve">Gueda Gadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2017.290⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175740.t002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301886v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01519987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The singular epidemiology of HPV infection among French Guianese women with normal cytology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Najioullah</w:t>
+                <w:t xml:space="preserve">Cutaneous leishmaniasis in French Guiana: revising epidemiology with PCR-RFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Molinie</w:t>
+                <w:t xml:space="preserve">Bernard Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Basurko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4181-3⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.102 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41182-017-0045-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01583545v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High mortality among male HIV-infected patients after prison release: ART is not enough after incarceration with HIV.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paid HIV rapid testing in general medicine private practice in French Guiana: a pilot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Madec</w:t>
+                <w:t xml:space="preserve">Issa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueda Gadio</w:t>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent About</w:t>
+                <w:t xml:space="preserve">M Levy-Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175740. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175740.t002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01519987v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01572575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of HPV infection in the remote villages of French Guiana: an epidemiological study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Itraconazole and antiretroviral therapy: strategies for empirical dosing - Author's reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Limper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268816003319⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.1123-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30582-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01476015v1</w:t>
+                <w:t xml:space="preserve">inserm-01800376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in HIV/AIDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Neoadjuvant chemoradiotherapy for oesophageal cancer: Still looking for a challenger to the CROSS regimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas S Harrison</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30303-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.331-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01574426v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoadjuvant chemoradiotherapy for oesophageal cancer: Still looking for a challenger to the CROSS regimen</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiological imaging markers predicting clinical outcome in patients with metastatic colorectal carcinoma treated with regorafenib: post hoc analysis of the CORRECT phase III trial (RadioCORRECT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ricotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Verrioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Porcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grothey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">European Society for Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.e000111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/esmoopen-2016-000111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390784v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological imaging markers predicting clinical outcome in patients with metastatic colorectal carcinoma treated with regorafenib: post hoc analysis of the CORRECT phase III trial (RadioCORRECT study)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Porcu</w:t>
+                <w:t xml:space="preserve">Fungal infections in HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Limper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grothey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thuy S Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/esmoopen-2016-000111⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299035v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01574426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itraconazole and antiretroviral therapy: strategies for empirical dosing - Author's reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">High prevalence of HPV infection in the remote villages of French Guiana: an epidemiological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew S Limper</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harrison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gulen Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.1123-1124. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.1276-1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30582-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268816003319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01800376v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01476015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitive chemoradiation for resectable carcinoma of the cervical esophagus: do we need more evidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Azria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9300,51 +9300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREGAT : base clinicobiologique nationale française dédiée à la recherche sur les cancers œsogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9460,51 +9460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,51 +9585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,825 +9683,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between imatinib trough concentration and outcomes in the treatment of advanced gastrointestinal stromal tumours in a real-life setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Corlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Lassalle</w:t>
+                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.12.029⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791278v1</w:t>
+                <w:t xml:space="preserve">hal-01346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp.in illegal gold miners in French Guiana in 2015: a hidden but critical malaria reservoir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pasquier</w:t>
+                <w:t xml:space="preserve">Pazopanib plus best supportive care versus best supportive care alone in advanced gastrointestinal stromal tumours resistant to imatinib and sunitinib (PAZOGIST): a randomised, multicentre, open-label phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1367-6⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1470-2045(16)00075-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346800v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pazopanib plus best supportive care versus best supportive care alone in advanced gastrointestinal stromal tumours resistant to imatinib and sunitinib (PAZOGIST): a randomised, multicentre, open-label phase 2 trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term outcome of molecular subgroups of GIST patients treated with standard-dose imatinib in the BFR14 trial of the French Sarcoma Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patrikidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Cropet</w:t>
+                <w:t xml:space="preserve">J. Domont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Molimard</w:t>
+                <w:t xml:space="preserve">J.M. Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (5), pp.632-641. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.173--180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1470-2045(16)00075-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623734v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome of molecular subgroups of GIST patients treated with standard-dose imatinib in the BFR14 trial of the French Sarcoma Group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between imatinib trough concentration and outcomes in the treatment of advanced gastrointestinal stromal tumours in a real-life setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Domont</w:t>
+                <w:t xml:space="preserve">S. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
+                <w:t xml:space="preserve">S. Poulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">K. Titier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Coindre</w:t>
+                <w:t xml:space="preserve">N. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52, pp.173--180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.10.069⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01812685v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infectiologie en Guyane : le dernier bastion de la médecine tropicale française</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Épidémiologie de l’infection à papillomavirus humains chez les femmes âgées de 20 à 65 ans résidant dans des communes isolées de Guyane française : adapter l’action au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dufit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Najioullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tome XXXI - n° 4 - juillet-août 2016</w:t>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°34, pp.588-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01407150v1</w:t>
+                <w:t xml:space="preserve">inserm-01407222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de l’infection à papillomavirus humains chez les femmes âgées de 20 à 65 ans résidant dans des communes isolées de Guyane française : adapter l’action au territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">L'infectiologie en Guyane : le dernier bastion de la médecine tropicale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chroboczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Kilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n°34, pp.588-597</w:t>
+              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tome XXXI - n° 4 - juillet-août 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01407222v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01407150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and predictive factors for renouncing medical care in poor populations of Cayenne, French Guiana</w:t>
               </w:r>
@@ -10615,411 +10615,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for cervical cancer in French Guiana: screening rates from 2006 to 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Thomas</w:t>
+                <w:t xml:space="preserve">Diagnostic et prise en charge des PVVIH en zones isolées et frontalières en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Veille Sanitaire - Cire Antilles Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.10-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260391v1</w:t>
+                <w:t xml:space="preserve">inserm-01422859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et prise en charge des PVVIH en zones isolées et frontalières en Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méningo-encéphalite à Histoplasma capsulatum chez une patiente infectée par le VIH : une pathologie à évoquer chez les patients vivant en Amérique latine ou en revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leila Adriouch</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Veille Sanitaire - Cire Antilles Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.10-16</w:t>
+              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX (5), pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01422859v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01423104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méningo-encéphalite à Histoplasma capsulatum chez une patiente infectée par le VIH : une pathologie à évoquer chez les patients vivant en Amérique latine ou en revenant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for cervical cancer in French Guiana: screening rates from 2006 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Christian Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Walter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Bidaud</w:t>
+                <w:t xml:space="preserve">Nadia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (5), pp.355-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-015-0460-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01423104v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of circulating DNA and protein biomarkers to predict the clinical activity of regorafenib and assess prognosis in patients with metastatic colorectal cancer: a retrospective, exploratory analysis of the CORRECT trial</w:t>
               </w:r>
@@ -11133,1034 +11133,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoplasmosis or Tuberculosis in HIV-Infected Patients in the Amazon: What Should Be Treated First?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Survival of patients with invasive cervical cancer in French Guiana, 2003-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abboud</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (12), </w:t>
+              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (2), pp.166-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgo.2013.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844930v1</w:t>
+                <w:t xml:space="preserve">inserm-01065103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many have died from undiagnosed human immunodeficiency virus-associated histoplasmosis, a treatable disease? Time to act.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vantilcke</w:t>
+                <w:t xml:space="preserve">Primary localized rectal/pararectal gastrointestinal stromal tumors: results of surgical and multimodal therapy from the French Sarcoma group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lardière-Deguelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0226⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00913874v1</w:t>
+                <w:t xml:space="preserve">hal-01310935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation plus docetaxel and cisplatin in locally advanced pancreatic carcinoma: A non-comparative randomized phase II trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Bennouna</w:t>
+                <w:t xml:space="preserve">A complementary tool for management of disseminated Histoplasma capsulatum var. capsulatum infections in AIDS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304 (8), pp.1062-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817621v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01065096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of patients with invasive cervical cancer in French Guiana, 2003-2008.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Thomas</w:t>
+                <w:t xml:space="preserve">The off-label use of targeted therapies in sarcomas: the OUTC’S program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgo.2013.10.031⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01065103v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary localized rectal/pararectal gastrointestinal stromal tumors: results of surgical and multimodal therapy from the French Sarcoma group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lardière-Deguelte</w:t>
+                <w:t xml:space="preserve">Histoplasmosis or Tuberculosis in HIV-Infected Patients in the Amazon: What Should Be Treated First?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-156⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310935v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complementary tool for management of disseminated Histoplasma capsulatum var. capsulatum infections in AIDS patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">How many have died from undiagnosed human immunodeficiency virus-associated histoplasmosis, a treatable disease? Time to act.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pamela Chauvin</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.193-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01065096v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00913874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The off-label use of targeted therapies in sarcomas: the OUTC’S program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation plus docetaxel and cisplatin in locally advanced pancreatic carcinoma: A non-comparative randomized phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Eberst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Penel</w:t>
+                <w:t xml:space="preserve">Carmen Llacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.870. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (10), pp.950 - 955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623753v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-Associated Histoplasmosis Early Mortality and Incidence Trends: From Neglect to Priority.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12211,77 +12211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fever in hospitalized HIV-infected patients in Western French Guiana: first think histoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12384,51 +12384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourgou-Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12504,90 +12504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorafenib and irinotecan (NEXIRI) as second- or later-line treatment for patients with metastatic colorectal cancer and KRAS-mutated tumours: a multicentre Phase I/II trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thezenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 110, pp.1148--54. </w:t>
@@ -12625,51 +12625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculosis and histoplasmosis among human immunodeficiency virus-infected patients: a comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12759,103 +12759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase II/III multicentre randomised controlled trial evaluating a strategy of primary surgery and adjuvant chemotherapy versus peri-operative chemotherapy for resectable gastric signet ring cell adenocarcinomas - PRODIGE 19 - FFCD1103 - ADCI002.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Malicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Di Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.281. </w:t>
@@ -12906,90 +12906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary prophylaxis of disseminated histoplasmosis in HIV patients in French Guiana: arguments for cost effectiveness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Basurko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89 (6), pp.1195-8. </w:t>
@@ -13027,51 +13027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and leishmaniasis in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13079,51 +13079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89 (3), pp.564-9. </w:t>
@@ -13187,51 +13187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Basurko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaubert-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,51 +13308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disseminated Histoplasmosis in HIV-Infected Patients in South America: A Neglected Killer Continues on Its Rampage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Mc Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13442,77 +13442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of bevacizumab-based combination regimens in patients with previously untreated metastatic colorectal cancer: Final results from a randomised phase ii study of bevacizumab plus 5-fluorouracil, leucovorin plus irinotecan versus bevacizumab plus capecitabine plus irinotecan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13575,64 +13575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum creatine kinase increase in patients treated with tyrosine kinase inhibitors for solid tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13734,77 +13734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy of Determinants Underlying Death among HIV-Infected Patients in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13864,51 +13864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, Attitudes, Beliefs and Practices on HIV/AIDS among Boatmen on the Maroni River: A Neglected Bridging Group?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaubert-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Van-Melle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13998,77 +13998,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disseminated Histoplasmosis Seasonal Incidence Variations: A Supplementary Argument for Recent Infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14128,90 +14128,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoadjuvant imatinib in patients with locally advanced non metastatic GIST in the prospective BFR14 trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Blesius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.72. </w:t>
@@ -14413,64 +14413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.N. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.1344-1351</w:t>
@@ -14499,90 +14499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuation of imatinib in patients with advanced gastrointestinal stromal tumours after 3 years of treatment: an open-label multicentre randomised phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Nguyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14805,51 +14805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15076,277 +15076,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du dosage des β-D-glucane dans le diagnostic de l'histoplasmose disséminée chez le sujet vivant avec le VIH</w:t>
+                <w:t xml:space="preserve">Complications infectieuses chez les transplantés rénaux en Guyane française : quelles particularités par rapport à la métropole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pignata</w:t>
+                <w:t xml:space="preserve">Cachera L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blanchet</w:t>
+                <w:t xml:space="preserve">J.M. Dueymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Demar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sendid</w:t>
+                <w:t xml:space="preserve">Rochemont D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Guarmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNI 2021, 22èmes journées nationales d'infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nos soignants ont du talent - 4ème Journée des travaux scientifiques des soignants de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404804v1</w:t>
+                <w:t xml:space="preserve">hal-03299880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications infectieuses chez les transplantés rénaux en Guyane française : quelles particularités par rapport à la métropole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt du dosage des β-D-glucane dans le diagnostic de l'histoplasmose disséminée chez le sujet vivant avec le VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pignata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachera L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">M. Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Dueymes</w:t>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochemont D</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basma Guarmit</w:t>
+                <w:t xml:space="preserve">B. Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos soignants ont du talent - 4ème Journée des travaux scientifiques des soignants de Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">JNI 2021, 22èmes journées nationales d'infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299880v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt diagnostique de l’utilisation du b-D-glucane dans l’histoplasmose chez les patients VIH, en Guyane française, étude rétrospective de 2016 à 2020</w:t>
               </w:r>
@@ -15358,77 +15358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pignata A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchet D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos soignants ont du talent - 4ème Journée des travaux scientifiques des soignants de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cayenne, Guyane française</w:t>
@@ -15457,51 +15457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevacizumab (Bev) or cetuximab (Cet) plus chemotherapy after progression with bevacizumab plus chemotherapy in patients with wild-type (WT) KRAS metastatic colorectal cancer (mCRC): Final analysis of a French randomized, multicenter, phase II study (PRODIGE 18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15921,51 +15921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alolia Aboikoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Zappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16016,77 +16016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place transdisciplinaire d’un Support d’Orientation en Santé Sexuelle pour le territoire guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16141,51 +16141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPV anal chez les PVVIH-HSH en Guyane : prévalence et dépistage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16243,402 +16243,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du premier score pronostique de l’histoplasmose associée au VIH : the Histoplasmosis case-Fatality Score</w:t>
+                <w:t xml:space="preserve">Evaluation des performances diagnostiques de marqueurs fongiques dans l'histoplasmose liée au VIH sur le plateau des Guyanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bourne-Watrin</w:t>
+                <w:t xml:space="preserve">Aurore Moussiegt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Thorey</w:t>
+                <w:t xml:space="preserve">Sigrid Mac Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Françoise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja van Eer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Vreden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582363v1</w:t>
+                <w:t xml:space="preserve">hal-04579684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances diagnostiques de marqueurs fongiques dans l'histoplasmose liée au VIH sur le plateau des Guyanes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motifs de recours des patients adressés par les CDPS aux urgences de Cayenne au cours de l’année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Marie-Eva Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marja van Eer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Vreden</w:t>
+                <w:t xml:space="preserve">Jean Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579684v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de recours des patients adressés par les CDPS aux urgences de Cayenne au cours de l’année 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement du premier score pronostique de l’histoplasmose associée au VIH : the Histoplasmosis case-Fatality Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourne-Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eva Miomandre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Camille Thorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585883v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage et contribution des hépatites virales au cancer primitif du foie en Guyane entre 2009-2020 : une étude de cohorte rétrospective</w:t>
               </w:r>
@@ -16650,51 +16650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vo Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16749,77 +16749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes d'adénopathies chez les personnes vivant avec le VIH en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bourne-Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16913,51 +16913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16999,103 +16999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central nervous system histoplasmosis in AIDS: a case series in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t>
@@ -17284,51 +17284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17422,64 +17422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Samut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévi-Rita Rochemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri M Merault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès de la Société francophone de néphrologie dialyse et transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Strasbourg, France. 12, pp.259 - 287, 2016, </w:t>
@@ -17549,51 +17549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoplasmose chez le patient infecté par le VIH en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virologie. Université de Guyane, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017YANE0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17789,51 +17789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lyonnais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Proquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Forsans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-23173-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brun-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerline Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zephirin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2025.2490102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Drame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1247310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dupart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert-Marby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mvogo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03795721231156641" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Creton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bitan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.934049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rabier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sudre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucarelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.823193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy-Hureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Figueira da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0591" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gehenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06257-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Granier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepha Brureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9111216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060682" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03332381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Dione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1486" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03231196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chalbos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08312-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Otandault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pique Lasorsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202000486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desrame" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.11.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008449" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mourregot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03597236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15\_suppl.4019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02418932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennouna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bogart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.01.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02862901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Reynal de Saint Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Ntab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz247" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lutz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zalcberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.01.106" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05252319v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish A. Shah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Enzinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2018-0609" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03066247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1524111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jardin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.19.00963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ren&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.03.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deplanque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2018.4465" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199267" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802860v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Samut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Rochemont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M Merault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.12.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01825908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adriouch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantilcke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197990" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01697099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dufit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ponty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bianco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0493-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02282769v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Lay-Diomande" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-015904" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Guermonprez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2378-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Mccotter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Derado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30354-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-3991-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01983308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Aparicio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192564" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02012206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aparicio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retornaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TGVL2W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant-Delaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4678-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Arkenau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulmonde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Baird" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.07.134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283780v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lordick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2018.0239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2017.12.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3944-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01800381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chroboczek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmcr.2017.11.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01572575v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sangare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levy-Loeb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2017.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01688845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Galais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Raoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.07.038" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5ND2RS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291279v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Niu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Shin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Bahamon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.10.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metges" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capitain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Raoul" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2017.02.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622988v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Egmann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4929-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01898045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-017-0045-x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02301886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Joensuu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comandone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin-Broto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fumagalli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.290" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583545v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4181-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519987v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Merceron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueda Gadio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent About" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175740.t002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01476015v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Ayhan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268816003319" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01574426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Limper" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy S Le" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Harrison" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30303-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.06.039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299035v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ricotta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Verrioli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghezzi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Porcu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grothey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2016-000111" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01800376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harrison" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30582-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2017.10.27" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaeter" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Dib" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2017.10.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02365581v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauffert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2683478" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moore" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lassalle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.12.029" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623734v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(16)00075-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrikidou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coindre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.10.069" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJ28LZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01407150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01407222v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kilie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gontier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Parriault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1284-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260391v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lelarge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Thomas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-015-0460-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01423104v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dione" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Walter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bidaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326053v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tabernero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Josef Lenz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Siena" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sobrero" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Falcone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(15)00138-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844930v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sambourg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003290" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913874v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0226" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817621v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Llacer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2014.06.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065103v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fior" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2013.10.031" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Huynh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardi&#232;re-Deguelte" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-156" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065096v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chauvin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.07.016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623753v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-870" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065109v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003100" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01082409v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vautrin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Misslin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956462413516299" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(14)70028-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67G8BNV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samalin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thezenas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.813" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065027v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0084" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839324v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robb" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-281" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913886v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0082" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913933v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drogoul" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0771" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00921158v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert-Marechal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080187" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919502v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mc Donald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Singh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002319" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794473v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauffert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2012.12.011" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TG965W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12032-012-0204-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52PMC2Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914956v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000172" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00915224v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Van-Melle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000181" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00915009v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000175" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blesius" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fayette" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-72" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598658v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desseigne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ychou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesne A. Le" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Blay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Bui" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623804v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Bui" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(10)70222-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKQ7W9RS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741991v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yatagh&#232;ne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Etienne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Senellart" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605943" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618341v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamelin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metges" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03404804v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pignata" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demar" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299880v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachera L" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dueymes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochemont D" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299884v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignata A" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet D" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626269v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx393.004" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507441v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phelip" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cany" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lievre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw370.31" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05162991v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05366323v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Droz-Bartholet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alolia Aboikoni" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05121422v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sorin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05123503v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Fano" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04582363v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourne-Watrin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thorey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04579684v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moussiegt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mac Donald" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van Eer" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vreden" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04585883v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Miomandre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pujo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04593509v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vo Quang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carod" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04541662v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrelouis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03374922v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bretagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02870361v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685153v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vendrely" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Prise" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mirabel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(17)31139-8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01423115v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567195v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M Deloumeaux" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Samut" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;vi-Rita Rochemont" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.340" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01832278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017YANE0014" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basurko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lyonnais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Proquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Forsans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-23173-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brun-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerline Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zephirin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2025.2490102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Drame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Basurko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1247310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dupart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert-Marby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mvogo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03795721231156641" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Creton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bitan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.934049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.4_suppl.244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rabier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sudre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucarelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.823193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy-Hureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Figueira da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gehenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06257-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Granier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepha Brureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9111216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03332381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Dione" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trouilloud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12972" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Granier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060682" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03231196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chalbos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08312-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desrame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Di Fiore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.11.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995557v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garcia-Larnicol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008449" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Otandault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pique Lasorsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202000486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Guarmit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Samalin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mourregot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02862901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Reynal de Saint Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Ntab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz247" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lutz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zalcberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.01.106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05252319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish A. Shah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Enzinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2018-0609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03597236v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15\_suppl.4019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02418932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennouna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bogart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.01.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03066247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1524111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jardin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.19.00963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ren&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.03.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deplanque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2018.4465" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01825908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Adriouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantilcke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197990" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01697099v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dufit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ponty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bianco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0493-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02282769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Lay-Diomande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-015904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01872066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199267" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Guermonprez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2378-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Mccotter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Derado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30354-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gele" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-3991-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01983308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Aparicio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Faroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840781v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Samut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Rochemont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M Merault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dufresne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.12.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Melle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192564" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02012206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aparicio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retornaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TGVL2W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Arkenau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulmonde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Baird" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.07.134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant-Delaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4678-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283780v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lordick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2018.0239" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2017.12.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3944-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01800381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chroboczek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmcr.2017.11.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01688845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Galais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Raoul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.07.038" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5ND2RS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291279v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Niu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Shin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Bahamon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.10.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Metges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capitain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Raoul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2017.02.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Egmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marty" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4929-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02301886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Joensuu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comandone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin-Broto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fumagalli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.290" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583545v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molinie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4181-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519987v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Merceron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueda Gadio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent About" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175740.t002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-01898045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Roger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-017-0045-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01572575v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sangare" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levy-Loeb" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2017.06.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01800376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Limper" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harrison" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30582-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.06.039" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ricotta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Verrioli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghezzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Porcu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grothey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2016-000111" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01574426v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy S Le" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Harrison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30303-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01476015v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Ayhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268816003319" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2017.10.27" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaeter" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Dib" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2017.10.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02365581v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauffert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2683478" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pasquier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1367-6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mir" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(16)00075-9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrikidou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coindre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.10.069" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJ28LZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791278v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moore" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lassalle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.12.029" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01407222v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kilie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01407150v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288656v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gontier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Parriault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1284-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422859v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01423104v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dione" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Walter" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bidaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260391v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lelarge" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Thomas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-015-0460-3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02326053v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tabernero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Josef Lenz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Siena" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sobrero" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Falcone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(15)00138-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065103v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fior" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2013.10.031" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310935v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardi&#232;re-Deguelte" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-156" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065096v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chauvin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.07.016" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623753v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-870" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844930v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sambourg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003290" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913874v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0226" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817621v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Llacer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2014.06.006" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065109v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003100" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01082409v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vautrin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Misslin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956462413516299" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(14)70028-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67G8BNV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samalin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thezenas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.813" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065027v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0084" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839324v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robb" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-281" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913886v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0082" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913933v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drogoul" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0771" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00921158v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert-Marechal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080187" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919502v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mc Donald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Singh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002319" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794473v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauffert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2012.12.011" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TG965W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850693v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12032-012-0204-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52PMC2Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914956v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000172" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00915224v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaubert-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Van-Melle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000181" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00915009v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000175" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blesius" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fayette" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-72" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598658v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desseigne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ychou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesne A. Le" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Blay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Bui" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623804v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Bui" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(10)70222-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKQ7W9RS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741991v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yatagh&#232;ne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Etienne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Senellart" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605943" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618341v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamelin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metges" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299880v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachera L" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dueymes" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochemont D" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03404804v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pignata" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03299884v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignata A" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet D" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626269v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx393.004" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507441v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phelip" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cany" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lievre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw370.31" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05162991v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05366323v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Droz-Bartholet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alolia Aboikoni" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05121422v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sorin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05123503v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Fano" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04579684v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moussiegt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mac Donald" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van Eer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vreden" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04585883v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Miomandre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pujo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04582363v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourne-Watrin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thorey" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04593509v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vo Quang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carod" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04541662v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrelouis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03374922v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bretagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02870361v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685153v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vendrely" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Prise" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mirabel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(17)31139-8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01423115v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567195v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M Deloumeaux" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Samut" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;vi-Rita Rochemont" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.340" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01832278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017YANE0014" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>