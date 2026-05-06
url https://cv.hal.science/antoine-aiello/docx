--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine AIELLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on otolith morphology variability of European eel, Anguilla anguilla (Linnaeus, 1758), for subpopulation discrimination in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Genetic Diversity in Hatchery‐Produced Dentex dentex and Sciaena umbra for Restocking in Corsican Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stocking density on survival and growth of post-settlement juveniles of aquaculture reared Mediterranean spider crab Maja squinado (Herbst, 1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debattice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bracconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.1548270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/faquc.2025.1548270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stocking Density on Survival and Growth of Brown Meagre Sciaena umbra (L.) Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes9060190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Vegetable Diets on the Growth of Reared Juvenile Paracentrotus lividus : Implications for Population Restoration Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simonoviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), https://onlinelibrary.wiley.com/doi/10.1155/are/3056233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/are/3056233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of phytoplankton communities to variation in salinity in a small Mediterranean coastal lagoon : future management and foreseen climate change consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (18), 3214 [25 p.]. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15183214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contamination and effects on Paracentrotus lividus using several approaches: Pollution indices, accumulation factors and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.161686. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and environmental drivers of suitable habitat for Dentex dentex and Sciaena umbra along the Corsican coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Autonomous Real-Time Underwater Acoustic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Broutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8208. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.103798. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of catch composition, production and fishing effort of small-scale fisheries: The case study of Corsica Island (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.105998. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.846-856. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trace elements contaminations on the larval development of Paracentrotus lividus using an innovative experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.106152. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded readout electronics R&D; for the large PMTs in the JUNO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 985, pp.164600. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.RSMA.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal change in trace element concentrations of Paracentrotus lividus: Its use as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106063 -. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening of chemical compositions of Gracilaria dura and Hypnea musciformis (Rhodophyta) from Corsican lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of extracts from chaetomorpha linum (Miller) kütz. A potential use in the cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tracking of Maja Squinado in the Mediterranean Sea with Wireless Acoustic Sensors: Method, Results and Prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.15682-15691. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s131115682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp. 409-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation orientées objet. Application à l'étude du comportement hydrologique d'un bassin versant. Object oriented modelling and simulation. Application to the hydrologic behaviour of a catchment basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (1), pp. 65-.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Evaluation of LoRaWAN Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC'21 - The 19th International Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-heuristics to Optimize the Parameterization of Algorithms in Simulation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.215-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010508102150223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'information pervasif pour un Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Entity – How to build DEVS models from large amount of data and small amount of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Simulation Tools and Techniques (SimuTools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Chengdu, China. pp.615 - 626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a smart environment architecture for resources monitoring and rural activities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Sensor Technologies and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBLoRa: a Wireless Tracking and Sensor System Using Long Range Communication to Monitor Animal Behavior,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seventh International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Jul 2018, Barcelone, Spain. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Method According to Collect Data from an Acoustic Wireless Sensor Network. Example of Homarus Gammarus in Natural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005531100330041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Systèmes complexes, systèmes intelligents &amp; interfaces. Nimes 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 SCS international Western Multiconference on Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of discrete events systems : the study of the hydrologic behavior of a catchment basi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vancouver, Canada. pp. 4191-4195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold pion production in heavy ion collisions : peripheral or central interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Saint-Malo, France. pp.236-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embbeded System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 33-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVe Congrès international Environnement et identité en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06-Corros : Impr. Espace graphic, Vol n°1 368 p vol n°2 692p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine AIELLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on otolith morphology variability of European eel, Anguilla anguilla (Linnaeus, 1758), for subpopulation discrimination in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Genetic Diversity in Hatchery‐Produced Dentex dentex and Sciaena umbra for Restocking in Corsican Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stocking density on survival and growth of post-settlement juveniles of aquaculture reared Mediterranean spider crab Maja squinado (Herbst, 1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debattice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bracconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.1548270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/faquc.2025.1548270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stocking Density on Survival and Growth of Brown Meagre Sciaena umbra (L.) Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes9060190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Vegetable Diets on the Growth of Reared Juvenile Paracentrotus lividus : Implications for Population Restoration Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simonoviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), https://onlinelibrary.wiley.com/doi/10.1155/are/3056233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/are/3056233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of phytoplankton communities to variation in salinity in a small Mediterranean coastal lagoon : future management and foreseen climate change consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (18), 3214 [25 p.]. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15183214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contamination and effects on Paracentrotus lividus using several approaches: Pollution indices, accumulation factors and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.161686. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and environmental drivers of suitable habitat for Dentex dentex and Sciaena umbra along the Corsican coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Autonomous Real-Time Underwater Acoustic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Broutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8208. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.103798. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of catch composition, production and fishing effort of small-scale fisheries: The case study of Corsica Island (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.105998. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.846-856. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trace elements contaminations on the larval development of Paracentrotus lividus using an innovative experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.106152. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded readout electronics R&D; for the large PMTs in the JUNO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 985, pp.164600. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.RSMA.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal change in trace element concentrations of Paracentrotus lividus: Its use as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106063 -. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening of chemical compositions of Gracilaria dura and Hypnea musciformis (Rhodophyta) from Corsican lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of extracts from chaetomorpha linum (Miller) kütz. A potential use in the cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tracking of Maja Squinado in the Mediterranean Sea with Wireless Acoustic Sensors: Method, Results and Prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.15682-15691. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s131115682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp. 409-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation orientées objet. Application à l'étude du comportement hydrologique d'un bassin versant. Object oriented modelling and simulation. Application to the hydrologic behaviour of a catchment basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (1), pp. 65-.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Evaluation of LoRaWAN Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC'21 - The 19th International Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-heuristics to Optimize the Parameterization of Algorithms in Simulation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.215-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010508102150223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'information pervasif pour un Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a smart environment architecture for resources monitoring and rural activities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Sensor Technologies and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Entity – How to build DEVS models from large amount of data and small amount of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Simulation Tools and Techniques (SimuTools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Chengdu, China. pp.615 - 626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBLoRa: a Wireless Tracking and Sensor System Using Long Range Communication to Monitor Animal Behavior,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seventh International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Jul 2018, Barcelone, Spain. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Method According to Collect Data from an Acoustic Wireless Sensor Network. Example of Homarus Gammarus in Natural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005531100330041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Systèmes complexes, systèmes intelligents &amp; interfaces. Nimes 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 SCS international Western Multiconference on Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of discrete events systems : the study of the hydrologic behavior of a catchment basi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vancouver, Canada. pp. 4191-4195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold pion production in heavy ion collisions : peripheral or central interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Saint-Malo, France. pp.236-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embbeded System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 33-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVe Congrès international Environnement et identité en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06-Corros : Impr. Espace graphic, Vol n°1 368 p vol n°2 692p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debattice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ligorini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bracconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gattacceca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/faquc.2025.1548270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9060190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonoviez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piacentini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/3056233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ligorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;mar Saber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pasqualini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bisgambiglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Manicacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Babatounde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Broutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cesari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00968-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Boussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15144" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demolliens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106152" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergnoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ternengo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bianchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.RSMA.2021.101645" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.08" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Rocca-Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.05" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s131115682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mameli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010508102150223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152730v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho van Hieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonigro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debattice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ligorini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bracconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gattacceca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/faquc.2025.1548270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9060190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonoviez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piacentini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/3056233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ligorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;mar Saber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pasqualini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bisgambiglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Manicacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Babatounde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Broutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cesari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00968-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Boussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15144" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demolliens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergnoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ternengo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bianchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.RSMA.2021.101645" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.08" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Rocca-Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.05" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s131115682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mameli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010508102150223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152730v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho van Hieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonigro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>