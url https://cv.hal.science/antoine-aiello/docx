--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine AIELLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on otolith morphology variability of European eel, Anguilla anguilla (Linnaeus, 1758), for subpopulation discrimination in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Genetic Diversity in Hatchery‐Produced Dentex dentex and Sciaena umbra for Restocking in Corsican Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stocking density on survival and growth of post-settlement juveniles of aquaculture reared Mediterranean spider crab Maja squinado (Herbst, 1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debattice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bracconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.1548270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/faquc.2025.1548270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stocking Density on Survival and Growth of Brown Meagre Sciaena umbra (L.) Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes9060190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Vegetable Diets on the Growth of Reared Juvenile Paracentrotus lividus : Implications for Population Restoration Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simonoviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), https://onlinelibrary.wiley.com/doi/10.1155/are/3056233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/are/3056233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of phytoplankton communities to variation in salinity in a small Mediterranean coastal lagoon : future management and foreseen climate change consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (18), 3214 [25 p.]. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15183214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contamination and effects on Paracentrotus lividus using several approaches: Pollution indices, accumulation factors and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.161686. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and environmental drivers of suitable habitat for Dentex dentex and Sciaena umbra along the Corsican coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Autonomous Real-Time Underwater Acoustic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Broutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8208. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.103798. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of catch composition, production and fishing effort of small-scale fisheries: The case study of Corsica Island (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.105998. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.846-856. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trace elements contaminations on the larval development of Paracentrotus lividus using an innovative experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.106152. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded readout electronics R&D; for the large PMTs in the JUNO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 985, pp.164600. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.RSMA.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal change in trace element concentrations of Paracentrotus lividus: Its use as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106063 -. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening of chemical compositions of Gracilaria dura and Hypnea musciformis (Rhodophyta) from Corsican lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of extracts from chaetomorpha linum (Miller) kütz. A potential use in the cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tracking of Maja Squinado in the Mediterranean Sea with Wireless Acoustic Sensors: Method, Results and Prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.15682-15691. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s131115682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp. 409-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation orientées objet. Application à l'étude du comportement hydrologique d'un bassin versant. Object oriented modelling and simulation. Application to the hydrologic behaviour of a catchment basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (1), pp. 65-.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Evaluation of LoRaWAN Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC'21 - The 19th International Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-heuristics to Optimize the Parameterization of Algorithms in Simulation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.215-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010508102150223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'information pervasif pour un Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a smart environment architecture for resources monitoring and rural activities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Sensor Technologies and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Entity – How to build DEVS models from large amount of data and small amount of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Simulation Tools and Techniques (SimuTools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Chengdu, China. pp.615 - 626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBLoRa: a Wireless Tracking and Sensor System Using Long Range Communication to Monitor Animal Behavior,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seventh International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Jul 2018, Barcelone, Spain. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Method According to Collect Data from an Acoustic Wireless Sensor Network. Example of Homarus Gammarus in Natural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005531100330041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Systèmes complexes, systèmes intelligents &amp; interfaces. Nimes 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 SCS international Western Multiconference on Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of discrete events systems : the study of the hydrologic behavior of a catchment basi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vancouver, Canada. pp. 4191-4195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold pion production in heavy ion collisions : peripheral or central interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Saint-Malo, France. pp.236-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embbeded System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 33-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVe Congrès international Environnement et identité en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06-Corros : Impr. Espace graphic, Vol n°1 368 p vol n°2 692p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine AIELLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on otolith morphology variability of European eel, Anguilla anguilla (Linnaeus, 1758), for subpopulation discrimination in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Genetic Diversity in Hatchery‐Produced Dentex dentex and Sciaena umbra for Restocking in Corsican Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stocking density on survival and growth of post-settlement juveniles of aquaculture reared Mediterranean spider crab Maja squinado (Herbst, 1788)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debattice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bracconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.1548270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/faquc.2025.1548270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Stocking Density on Survival and Growth of Brown Meagre Sciaena umbra (L.) Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes9060190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Vegetable Diets on the Growth of Reared Juvenile Paracentrotus lividus : Implications for Population Restoration Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simonoviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), https://onlinelibrary.wiley.com/doi/10.1155/are/3056233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/are/3056233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive traits and spawning activity of swordfish Xiphias gladius L. in the north-western Mediterranean Sea (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sámar Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.106811. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of phytoplankton communities to variation in salinity in a small Mediterranean coastal lagoon : future management and foreseen climate change consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ligorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (18), 3214 [25 p.]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15183214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contamination and effects on Paracentrotus lividus using several approaches: Pollution indices, accumulation factors and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.161686. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.103798. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of catch composition, production and fishing effort of small-scale fisheries: The case study of Corsica Island (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.105998. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and environmental drivers of suitable habitat for Dentex dentex and Sciaena umbra along the Corsican coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Autonomous Real-Time Underwater Acoustic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Broutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8208. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and larval development of Corsican brown meagre, Sciaena umbra (Linnaeus 1758), rearing in captivity from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of swimming performance of hatchery‐reared post‐larvae and juvenile fish: a case of two threatened Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.846-856. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trace elements contaminations on the larval development of Paracentrotus lividus using an innovative experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demolliens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.106152. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let them go free: Spatial behaviour following the experimental release of hatchery-reared juveniles Sciaena umbra and Dentex dentex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.105712. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded readout electronics R&D; for the large PMTs in the JUNO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 985, pp.164600. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental patterns on gonadosomatic index and early life stages of Paracentrotus lividus in Corsica (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ternengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D.H. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101645. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.RSMA.2021.101645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal change in trace element concentrations of Paracentrotus lividus: Its use as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106063 -. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening of chemical compositions of Gracilaria dura and Hypnea musciformis (Rhodophyta) from Corsican lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of extracts from chaetomorpha linum (Miller) kütz. A potential use in the cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Rocca-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytocosmetics and Natural Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/ijpni.2015.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tracking of Maja Squinado in the Mediterranean Sea with Wireless Acoustic Sensors: Method, Results and Prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.15682-15691. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s131115682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multivue et simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp. 409-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation orientées objet. Application à l'étude du comportement hydrologique d'un bassin versant. Object oriented modelling and simulation. Application to the hydrologic behaviour of a catchment basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (1), pp. 65-.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Evaluation of LoRaWAN Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC'21 - The 19th International Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-heuristics to Optimize the Parameterization of Algorithms in Simulation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Babatounde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.215-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010508102150223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'information pervasif pour un Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a smart environment architecture for resources monitoring and rural activities management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Sensor Technologies and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Entity – How to build DEVS models from large amount of data and small amount of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho van Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Simulation Tools and Techniques (SimuTools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Chengdu, China. pp.615 - 626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBLoRa: a Wireless Tracking and Sensor System Using Long Range Communication to Monitor Animal Behavior,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Seventh International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Jul 2018, Barcelone, Spain. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Method According to Collect Data from an Acoustic Wireless Sensor Network. Example of Homarus Gammarus in Natural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gualtieri Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINSYS 2015 12th International Conference on Wireless Information Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005531100330041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to complex system hierarchical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Systèmes complexes, systèmes intelligents &amp; interfaces. Nimes 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modelling and Simulation : application to natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Proceedings of the international Western Multiconference on Computer Simulation 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Simulation with hierarchical models : application to the study of a catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-view Modeling and Discrete Event Simulation of Complex Systems Using an Object Oriented Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS 11th European Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Istanbul, Turkey. pp. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Simulation Framework based on Hierarchical Multi-Views Modeling concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 SCS international Western Multiconference on Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Phoenix, United States. pp. 73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Modeling and Simulation of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputation in Nonlinear and Disordered Systems: Algorithms, Applications and Architectures Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Madrid, Spain. pp. 360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of discrete events systems : the study of the hydrologic behavior of a catchment basi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vancouver, Canada. pp. 4191-4195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthreshold pion production in heavy ion collisions : peripheral or central interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Saint-Malo, France. pp.236-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Hierarchical multi-views modeling concepts for discrete event systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Delhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Baron, Jean-Claude Geoffroy, Gilles Mottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embbeded System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 33-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVe Congrès international Environnement et identité en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06-Corros : Impr. Espace graphic, Vol n°1 368 p vol n°2 692p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debattice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ligorini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bracconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gattacceca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/faquc.2025.1548270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9060190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonoviez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piacentini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/3056233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ligorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;mar Saber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pasqualini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bisgambiglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Manicacci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Babatounde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Broutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cesari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00968-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Boussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15144" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demolliens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergnoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ternengo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bianchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.RSMA.2021.101645" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.08" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Rocca-Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.05" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s131115682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mameli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010508102150223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152730v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho van Hieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonigro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Demolliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debattice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ligorini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bracconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gattacceca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/faquc.2025.1548270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9060190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonoviez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Piacentini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/3056233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;mar Saber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ligorini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternengo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cesari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105998" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pasqualini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bisgambiglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac184" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Manicacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Babatounde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Broutta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00968-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Boussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demolliens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ternengo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bianchini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergnoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.RSMA.2021.101645" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.08" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Rocca-Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2015.05" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s131115682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mameli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010508102150223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152730v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho van Hieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gualtieri Gualtieri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005531100330041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonigro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>