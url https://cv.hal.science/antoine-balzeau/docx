--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,11958 +100,11958 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reappraisal of the Morphological Affinities of the Maba 1 Cranium: New Evidence From Internal Cranial Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (1), pp.e70064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la tête de nos ancêtres, du patrimoine à la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain vs. endocast: Does size differ? A unique experiment based on a cohort of 75 volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.70032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du cerveau et Hominines : caractérisation de la correspondance entre les sillons cérébraux et les empreintes endocrâniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37(S), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133og⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the anatomy of the Florisbad hominin cranium: visualization of new internal features and observations on its supposed pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick E Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New results on implementation of neuroscience methods in the study of bear brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (S), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diploic venous system of extant chimpanzees and gorillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133oq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressusciter le cerveau d’Homo erectus et des Néandertaliens – PaleoBRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37(S), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133nr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying hominin morphological diversity at the end of the middle Pleistocene: Implications for the origin of Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hautavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184 (2), pp.e24915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The endocast morphology of LES1, Homo naledi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Garvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184 (4), pp.2036-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diploic venous system in &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo neanderthalensis&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; and fossil &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo sapiens&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt;: A study using high‐resolution computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182 (3), pp.412 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The human remains found in 1967 in Axlor: Still not convincingly Neandertals: A reply to González‐Urquijo et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pantoja-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (2), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Foubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cranial base and related internal anatomical features in Homo neanderthalensis and Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305 (8), pp.2030-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.24854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontal sinuses and human evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue “Symmetry in Human Evolution, from Biology to Behaviours”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym14091808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Internal Cranial Anatomy of a Female With Endocrine Disorders From a Mediaeval Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.862047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.862047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in cross-sectional indicator of femoral robusticity in Homo sapiens and Neandertals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kosicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Nowaczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Haduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08405-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasopharyngeal morphology contributes to understanding the “muddle in the middle” of the Pleistocene hominin fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Laitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Evolution, Development, and Functional Morphology of the Nasopharynx and its Boundaries, 305 (8), pp.2038-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ar.24913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and radiocarbon dating analysis of deer, reindeer and steppe bison remains from a Mousterian burial site (La Ferrassie 8, Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Utge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The endocast of the late Middle Paleolithic Manot 1 specimen, Western Galilee, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pokhojaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Sarig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.102734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontal sinus variation in extant species of the genera Pan, Gorilla and Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura T. buck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Are the Synergies between Paleoanthropology and Brain Imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13101974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The human remains from Axlor (Dima, Biscay, Northern Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pantoja-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172 (3), pp.475-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on the Zambian Kabwe Cranium (BH1) in the Context of Pleistocene Specimens of Homo and the Need for Species Definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2020.ART140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Middle Pleistocene hominin mandible from Payre (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelius Kupczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation and Correlations in Departures from Symmetry of Brain Torque, Humeral Morphology and Handedness in an Archaeological Sample of Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Ball-Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12030432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que savons-nous de la croissance et du développement du cerveau des humains préhistoriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluridisciplinary evidence for burial for the La Ferrassie 8 Neandertal child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Talamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.21230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77611-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022696v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolated teeth from La Ferrassie: Reassessment of the old collections, new remains, and their implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Gómez‐robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez‐olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169 (1), pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02361888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological Variability in Paleoanthropology: New Approaches, New Issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02361917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neandertal-like traits visible in the internal structure of non-supranuchal fossae of some recent Homo sapiens: The problem of their identification in hominins and phylogenetic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Nowaczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Binkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Piontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal bone pneumatization: The case of Australopithecus sediba and its implications for the definition of the genus Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02360902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Cro-Magnon 1 have neurofibromatosis type 1?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Froesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10127), pp.1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30495-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04016768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Cro-Magnon 1 have neurofibromatosis type 1?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Froesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10127), pp.1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30495-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential evolution of cerebral and cerebellar fossae in recent Homo: A new methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cabestrero-Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (6), pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchb.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Tongues and Men: A Review of Morphological Evidence for the Evolution of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzy001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie 1: New perspectives on a “classic” Neandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Quam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ohman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e0213687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilateral asymmetry of the humerus in Neandertals, Australian aborigines and medieval humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Nowaczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Piontek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167 (1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des Hommes de Cro-Magnon 150 ans après leur découverte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Cro-Magnon 1 have neurofibromatosis type 2? – Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Froesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392 (10148), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)31546-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Internal Cranial Anatomy of the Middle Pleistocene Broken Hill 1 Cranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura T Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.107-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2017.ART107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of allometry and posture in the evolution of the hominin subaxial cervical spine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.80-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of cranial and endocranial profiles in Homo species: A study in 2D geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3-4), pp.118-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0161-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02106817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position of the posterior skullcap fragment from Sendang Klampok (Sangiran Dome, Java, Indonesia) among the Javanese Homo erectus record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djubiantono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Detroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02106818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let the dead speak... Comments on Dibble et al's reply to &amp;quot;Evidence supporting an intentional burial at La Chapelle-aux-Saints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie 8 Neandertal child reloaded: New remains and re-assessment of the original collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.107 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2015.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative aspects of temporal bone pneumatization in some African fossil hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3-4), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0126-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence supporting an intentional Neandertal burial at La Chapelle-aux-Saints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1316780110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetry of the midfacial skeleton of eastern lowland gorillas ( Gorilla beringei graueri ) and potential association with frontal lobe asymmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in size, shape and asymmetries of the third frontal convolution in hominids: paleoneurological implications for hominin evolution and the origin of language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph L Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.116-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01246175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One hundred years later : new evidence supporting an intentional Neandertal burial at La Chapelle-aux-Saints (Corrèze, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thickened cranial vault and parasagittal keeling: Correlated traits and autapomorphies of Homo erectus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.631-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New information on the modifications of the neandertal suprainiac fossa during growth and development and on its etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First description of the Cro-Magnon 1 endocast and study of brain variation and evolution in anatomically modern Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1-2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00853862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliana Sulistya Fitriana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (2), pp.306-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02103423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt des primates non-humains holocènes pour les groupes humains du site javanais de Song Terus (Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sémah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, suppl. 1, pp.S21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hambucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, S50, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the suprainiac fossa a Neandertal autapomorphy? A complementary external and internal investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00475255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation and modalities of growth and development of the temporal bone pneumatization in Neandertals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakov Radovcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.546-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation and Characteristics of the Cranial Vault Thickness in the Krapina and Western European Neandertals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodicum Biologorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (4), pp.369-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOUVELLES DONNÉES SUR LES CARACTÉRISTIQUES MORPHOLOGIQUES IMMATURES DU CRÂNE CHEZ LES HOMO ERECTUS ASIATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.4893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARE THICKENED CRANIAL BONES AND EQUAL PARTICIPATION OF THE THREE STRUCTURAL BONE LAYERS AUTAPOMORPHIC TRAITS OF HOMO ERECTUS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.145-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.1528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and variation of the temporal bone pneumatization in Asian Homo erectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sémah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EurASEAA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cranial base morphology and temporal bone pneumatization in Asian Homo erectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérisation des restes humains néandertaliens belges Préservation patrimoniale et exploitation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Semal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MORPHOLOGIE EXTERNE ET INTERNE DE LA RÉGION SUPRA-ORBITAIRE EST-ELLE CORRÉLÉE À DES CONTRAINTES BIOMÉCANIQUES ? IS THE INTERNALAND EXTERNAL MORPHOLOGY OF THE SUPRAORBITALAREA RELATED TO BIOMECHANICAL STRESS? STRUCTURALANALYSIS OF THE AFALOU BOU RHUMMEL (ALGERIA) AND TAFORALT (MOROCCO) POPULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Badawi-Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (3-4), pp.185-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-detector row CT scanning in Paleoanthropology at various tube current settings and scanning mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badawi-Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Istoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (6), pp.536-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-005-0041-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal cranial features of the Mojokerto child fossil (East Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuku Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.535-553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRUCTURES INTERNES CLAVICULAIRES CHEZ PAN, GORILLA ET HOMO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (1-2), pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer tomography scanning of Homo erectus crania Ngandong 7 from Java : Internal structure, paleopathology and post-mortem history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Indriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuku Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berkala Llmu Kedokteran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (3), pp.133-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures crâniennes internes de l'Homo erectus Sambungmacan 1 (Java, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Indriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuku Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (5), pp.305-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00048-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision anatomique du crâne d’hominine de Florisbad : analyse de ses caractéristiques internes et observations sur ses supposées pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jiaming Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick E Grine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133ns⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic skull segmentation of MRI volume, a deep learning model trained on synthetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Didier</w:t>
+                <w:t xml:space="preserve">Interaction entre arts et sciences : au service de la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Giolland</w:t>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/133po⟩</w:t>
+              <w:t xml:space="preserve">SAP 2025 - 1850e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ob⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020280v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre arts et sciences : au service de la médiation scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAP 2025 - 1850e Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020264v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automatic skull segmentation of MRI volume, a deep learning model trained on synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133po⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491688v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hautavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133om⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjia Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Chapman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ella Been</w:t>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731705v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731727v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Giolland</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731718v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge van Sint Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Oct 2024, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731689v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new site with Neandertal lineage fossil remains: the Sima I of the Polvorín cave (Karrantza, Biscay, Northern Iberian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.12846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralized behaviors in living humans: Application in the context of hominin brain evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. pp.143-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hautavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the Neandertal fossil collection from Abri Suard (La Chaise de Vouthon, Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohemi Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.6982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking inside fossil skulls: The comparative anatomy of the diploic venous system in H. sapiens and H. neanderthalensis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A cranial defect from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, Southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Georges Cuvier, Images des mondes disparus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ville de montbélliard, Oct 2022, Montbélliard, France</w:t>
+              <w:t xml:space="preserve">23rd Paleopathology Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paleopathology Association, Aug 2022, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977694v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redonner vie au « cerveau » des hominines fossiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking inside fossil skulls: The comparative anatomy of the diploic venous system in H. sapiens and H. neanderthalensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Georges Cuvier, Images des mondes disparus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ville de montbélliard, Oct 2022, Montbélliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981299v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwyczajna w swojej niezwyczajności? Analiza budowy wewnętrznej czaszki „gigantki” z Ostrowa Lednickiego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funeralia Lednicko-Gnieźnieńskie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Funeralia Lednicko-Gnieźnieńskie, May 2022, Gniezno, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Lucas-Aragay</w:t>
+                <w:t xml:space="preserve">Redonner vie au « cerveau » des hominines fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91st Annual Meeting of the American Association of Biological Anthropologists (AABA 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016898v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cranial defect from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, Southwest France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lucas-Aragay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Paleopathology Association European Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">91st Annual Meeting of the American Association of Biological Anthropologists (AABA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2022, Denver (CO), United States. pp.1-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023409v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal sinus variation in large samples of extant species of the genera Pan, Gorilla and Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura T Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2022, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying lateralized behaviors in living humans: an application in the context of a project on brain evolution in hominins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PaleoBRAIN : ressusciter le cerveau d’Homo erectus et des Néandertaliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Workshop "From fossils to mind"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société d'anthropologie de paris, 2021, toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969676v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaleoBRAIN : ressusciter le cerveau d’Homo erectus et des Néandertaliens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying lateralized behaviors in living humans: an application in the context of a project on brain evolution in hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Workshop "From fossils to mind"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southern African Neuroscience Society, Nov 2021, En ligne, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977690v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phylogénétique du cerveau des hominidés : reconstruction virtuelle du dernier ancêtre commun de Pan et Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Noqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845es Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in femoral cross-sectional indicator of robusticity ( J) in human populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowaczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre des mots sur l’apparence des Hommes préhistoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque la préhistoire au présent : médiations, écritures, images.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAN, MNHN, Centre Georges Pompidou, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison des asymétries crâniennes et endocrâniennes chez Homo sapiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoanthropologie et variabilité du cerveau, que dire d’Homo naledi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. de Bruicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’avaient-ils en tête ? De la paléoneurologie à la paléophréonologie chez les Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data on the Context of the La Ferrassie 8 Neandertal child skeleton (Grand Abri of La Ferrassie, Dordogne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aldeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual ESHEE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of paleoneurology in the comprehension of the first human migrations and settlements out of Africa. 100+25 years of Homo erectus : Dmanisi and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grimaud-Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Detroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Senckenberg Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic, landmark-free quantification of 3D endocranial asymmetries in extant and fossil species: new insights into paleoneurology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th annual meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. pp.111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.21502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00649253v1</w:t>
-              </w:r>
-[...8436 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12069,103 +12069,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bizkaiko Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12219,51 +12219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève histoire des origines de l'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">tallandier; muséum national d'histoire naturelle. 2022, 979-1021050013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12281,51 +12281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rusti'kid. 2021, 2815317478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12343,51 +12343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir avec un drone, planète en danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12418,51 +12418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens. Histoire(s) de notre humanité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lombard; muséum national d'histoire naturelle, 2019, 2803672723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">33 idées reçues sur la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néandertal et moi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12643,51 +12643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de survie sur les traces de néandertal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12712,207 +12712,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre préhistoire</w:t>
+                <w:t xml:space="preserve">Notre Préhistoire. La grande aventure de la famille humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01713670v1</w:t>
+                <w:t xml:space="preserve">halshs-01707844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre Préhistoire. La grande aventure de la famille humaine</w:t>
+                <w:t xml:space="preserve">Notre préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707844v1</w:t>
+                <w:t xml:space="preserve">halshs-01713670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12986,64 +12986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Préhistoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions / Dargaud, pp.200, 2009, Chroniques de l'Homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13061,51 +13061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferrassie 1 Neandertal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gómez-Olivencia Asier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
@@ -13186,77 +13186,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements latéralisés chez les humains : application dans le contexte de l'évolution du cerveau chez les hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aix - en - Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13281,103 +13281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in cerebral organisation in Upper Palaeolithic and recent humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13402,51 +13402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pneumatisation de l'os temporal : le cas d'Australopithecus sediba et implications pour la définition du genre Homo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13596,64 +13596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach in the study of the differential evolution of cerebral and cerebellar fossae in recent Homo. Additional Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Cabestrero-Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13710,51 +13710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre des mots sur l'apparence des Hommes préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie a. de Beaune Rémi Labrusse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La préhistoire au présent- mots, images, savoirs, fictions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136411</w:t>
@@ -13783,51 +13783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles questions et approches en paléoanthropologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie à découvert | Sophie A. de Beaune Henri-Paul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.55-61, 2013</w:t>
@@ -13856,51 +13856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal cranial anatomy of the Spy skulls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Royal des Sciences Naturelles de Belgique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(H. Rougier and P. Semal eds.) Spy Cave. State of 120 Years of Pluridisciplinary Research on the Betche-aux-Rotches from Spy (Jemeppe-sur-Sambre, Province of Namur, Belgium).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -13929,51 +13929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominid Evolution Timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Scientific Dating Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1-2, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14039,64 +14039,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferrassie 1 Neandertal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14299,51 +14299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>