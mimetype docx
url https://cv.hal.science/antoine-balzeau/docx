--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -238,805 +238,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la tête de nos ancêtres, du patrimoine à la transmission</w:t>
+                <w:t xml:space="preserve">Évolution du cerveau et Hominines : caractérisation de la correspondance entre les sillons cérébraux et les empreintes endocrâniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37(S), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133og⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346970v1</w:t>
+                <w:t xml:space="preserve">hal-05020270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain vs. endocast: Does size differ? A unique experiment based on a cohort of 75 volunteers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Revisiting the anatomy of the Florisbad hominin cranium: visualization of new internal features and observations on its supposed pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick E Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346956v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du cerveau et Hominines : caractérisation de la correspondance entre les sillons cérébraux et les empreintes endocrâniennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on implementation of neuroscience methods in the study of bear brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Didier</w:t>
+                <w:t xml:space="preserve">Elena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37(S), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/133og⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (S), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020270v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the anatomy of the Florisbad hominin cranium: visualization of new internal features and observations on its supposed pathologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diploic venous system of extant chimpanzees and gorillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederick E Grine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133oq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346946v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on implementation of neuroscience methods in the study of bear brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain vs. endocast: Does size differ? A unique experiment based on a cohort of 75 volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Heuer</w:t>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Herbin</w:t>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (S), </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020284v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diploic venous system of extant chimpanzees and gorillas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaming Hui</w:t>
+                <w:t xml:space="preserve">Dans la tête de nos ancêtres, du patrimoine à la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020277v1</w:t>
+                <w:t xml:space="preserve">hal-05346970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressusciter le cerveau d’Homo erectus et des Néandertaliens – PaleoBRAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37(S), </w:t>
@@ -1113,51 +1113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 184 (2), pp.e24915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1319,252 +1319,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diploic venous system in &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo neanderthalensis&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; and fossil &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo sapiens&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt;: A study using high‐resolution computed tomography</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250485v1</w:t>
+                <w:t xml:space="preserve">hal-04731632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diploic venous system in &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo neanderthalensis&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; and fossil &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Homo sapiens&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt;: A study using high‐resolution computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182 (3), pp.412 - 427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731632v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human remains found in 1967 in Axlor: Still not convincingly Neandertals: A reply to González‐Urquijo et al</w:t>
               </w:r>
@@ -1684,130 +1684,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764117v1</w:t>
@@ -1818,77 +1818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,252 +1946,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cranial base and related internal anatomical features in Homo neanderthalensis and Homo sapiens</w:t>
+                <w:t xml:space="preserve">Frontal sinuses and human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pagano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ar.24854⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643619v1</w:t>
+                <w:t xml:space="preserve">hal-03891924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal sinuses and human evolution</w:t>
+                <w:t xml:space="preserve">The cranial base and related internal anatomical features in Homo neanderthalensis and Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beaudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (42), </w:t>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305 (8), pp.2030-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ar.24854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891924v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Symmetry in Human Evolution, from Biology to Behaviours”</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Internal Cranial Anatomy of a Female With Endocrine Disorders From a Mediaeval Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in cross-sectional indicator of femoral robusticity in Homo sapiens and Neandertals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasopharyngeal morphology contributes to understanding the “muddle in the middle” of the Pleistocene hominin fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endocast of the late Middle Paleolithic Manot 1 specimen, Western Galilee, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pokhojaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,64 +2904,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal sinus variation in extant species of the genera Pan, Gorilla and Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Ball-Albessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Nowaczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Binkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Piontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Tongues and Men: A Review of Morphological Evidence for the Evolution of Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,51 +4839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral asymmetry of the humerus in Neandertals, Australian aborigines and medieval humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Nowaczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,766 +4950,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-t-il des Hommes de Cro-Magnon 150 ans après leur découverte ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Villotte</w:t>
+                <w:t xml:space="preserve">Did Cro-Magnon 1 have neurofibromatosis type 2? – Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Froesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0026⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392 (10148), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)31546-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106775v1</w:t>
+                <w:t xml:space="preserve">hal-04016775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did Cro-Magnon 1 have neurofibromatosis type 2? – Authors' reply</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t>
+                <w:t xml:space="preserve">Que reste-t-il des Hommes de Cro-Magnon 150 ans après leur découverte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 392 (10148), pp.633. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)31546-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016775v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internal Cranial Anatomy of the Middle Pleistocene Broken Hill 1 Cranium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of allometry and posture in the evolution of the hominin subaxial cervical spine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2017.ART107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.80-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954200v1</w:t>
+                <w:t xml:space="preserve">hal-02106776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of allometry and posture in the evolution of the hominin subaxial cervical spine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+                <w:t xml:space="preserve">The Internal Cranial Anatomy of the Middle Pleistocene Broken Hill 1 Cranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura T Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.80-99. </w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.107-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4207/PA.2017.ART107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106776v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of cranial and endocranial profiles in Homo species: A study in 2D geometric morphometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position of the posterior skullcap fragment from Sendang Klampok (Sangiran Dome, Java, Indonesia) among the Javanese Homo erectus record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Albessard</w:t>
+                <w:t xml:space="preserve">Harry Widianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Djubiantono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Detroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0161-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02106817v1</w:t>
+                <w:t xml:space="preserve">mnhn-02106818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position of the posterior skullcap fragment from Sendang Klampok (Sangiran Dome, Java, Indonesia) among the Javanese Homo erectus record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+                <w:t xml:space="preserve">Evolution of cranial and endocranial profiles in Homo species: A study in 2D geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3-4), pp.118-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0161-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02106818v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02106817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the dead speak... Comments on Dibble et al's reply to &amp;quot;Evidence supporting an intentional burial at La Chapelle-aux-Saints</w:t>
               </w:r>
@@ -6287,51 +6287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph L Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6578,264 +6578,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New information on the modifications of the neandertal suprainiac fossa during growth and development and on its etiology</w:t>
+                <w:t xml:space="preserve">First description of the Cro-Magnon 1 endocast and study of brain variation and evolution in anatomically modern Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 151 (1), pp.38-48. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1-2), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0069-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143546v1</w:t>
+                <w:t xml:space="preserve">inserm-00853862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of the Cro-Magnon 1 endocast and study of brain variation and evolution in anatomically modern Homo sapiens</w:t>
+                <w:t xml:space="preserve">New information on the modifications of the neandertal suprainiac fossa during growth and development and on its etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0069-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00853862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
               </w:r>
@@ -7071,51 +7071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,51 +7209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the suprainiac fossa a Neandertal autapomorphy? A complementary external and internal investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7522,656 +7522,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00351165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE THICKENED CRANIAL BONES AND EQUAL PARTICIPATION OF THE THREE STRUCTURAL BONE LAYERS AUTAPOMORPHIC TRAITS OF HOMO ERECTUS?</w:t>
+                <w:t xml:space="preserve">Characteristics and variation of the temporal bone pneumatization in Asian Homo erectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sémah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EurASEAA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00351150v1</w:t>
+                <w:t xml:space="preserve">halshs-00350460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and variation of the temporal bone pneumatization in Asian Homo erectus</w:t>
+                <w:t xml:space="preserve">Cranial base morphology and temporal bone pneumatization in Asian Homo erectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Sémah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurASEAA 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350460v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cranial base morphology and temporal bone pneumatization in Asian Homo erectus</w:t>
+                <w:t xml:space="preserve">ARE THICKENED CRANIAL BONES AND EQUAL PARTICIPATION OF THE THREE STRUCTURAL BONE LAYERS AUTAPOMORPHIC TRAITS OF HOMO ERECTUS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.145-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.1528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349992v1</w:t>
+                <w:t xml:space="preserve">halshs-00351150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation des restes humains néandertaliens belges Préservation patrimoniale et exploitation scientifique</w:t>
+                <w:t xml:space="preserve">Multi-detector row CT scanning in Paleoanthropology at various tube current settings and scanning mode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Semal</w:t>
+                <w:t xml:space="preserve">J. Badawi-Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Toussaint</w:t>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Istoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (6), pp.536-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-005-0041-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00350612v1</w:t>
+                <w:t xml:space="preserve">inserm-00133483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MORPHOLOGIE EXTERNE ET INTERNE DE LA RÉGION SUPRA-ORBITAIRE EST-ELLE CORRÉLÉE À DES CONTRAINTES BIOMÉCANIQUES ? IS THE INTERNALAND EXTERNAL MORPHOLOGY OF THE SUPRAORBITALAREA RELATED TO BIOMECHANICAL STRESS? STRUCTURALANALYSIS OF THE AFALOU BOU RHUMMEL (ALGERIA) AND TAFORALT (MOROCCO) POPULATIONS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numérisation des restes humains néandertaliens belges Préservation patrimoniale et exploitation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Semal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (3-4), pp.185-197</w:t>
+              <w:t xml:space="preserve">Notae Praehistoricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350457v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-detector row CT scanning in Paleoanthropology at various tube current settings and scanning mode.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA MORPHOLOGIE EXTERNE ET INTERNE DE LA RÉGION SUPRA-ORBITAIRE EST-ELLE CORRÉLÉE À DES CONTRAINTES BIOMÉCANIQUES ? IS THE INTERNALAND EXTERNAL MORPHOLOGY OF THE SUPRAORBITALAREA RELATED TO BIOMECHANICAL STRESS? STRUCTURALANALYSIS OF THE AFALOU BOU RHUMMEL (ALGERIA) AND TAFORALT (MOROCCO) POPULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Badawi-Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (3-4), pp.185-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-005-0041-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133483v1</w:t>
+                <w:t xml:space="preserve">halshs-00350457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal cranial features of the Mojokerto child fossil (East Java, Indonesia)</w:t>
               </w:r>
@@ -8572,226 +8572,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision anatomique du crâne d’hominine de Florisbad : analyse de ses caractéristiques internes et observations sur ses supposées pathologies</w:t>
+                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020261v1</w:t>
+                <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre arts et sciences : au service de la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAP 2025 - 1850e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. pp.1-3, </w:t>
@@ -8823,286 +8831,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic skull segmentation of MRI volume, a deep learning model trained on synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133po⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491688v1</w:t>
+                <w:t xml:space="preserve">hal-05020280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic skull segmentation of MRI volume, a deep learning model trained on synthetic data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Révision anatomique du crâne d’hominine de Florisbad : analyse de ses caractéristiques internes et observations sur ses supposées pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick E Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133po⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/133ns⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020280v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution</w:t>
               </w:r>
@@ -9127,51 +9127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9199,368 +9199,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katjia Heuer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731689v1</w:t>
+                <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731718v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjia Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731727v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
               </w:r>
@@ -9665,403 +9665,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new site with Neandertal lineage fossil remains: the Sima I of the Polvorín cave (Karrantza, Biscay, Northern Iberian Peninsula)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+                <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hautavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731684v1</w:t>
+                <w:t xml:space="preserve">hal-04731723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralized behaviors in living humans: Application in the context of hominin brain evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new site with Neandertal lineage fossil remains: the Sima I of the Polvorín cave (Karrantza, Biscay, Northern Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aramendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. pp.143-164, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.12394⟩</w:t>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731679v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateralized behaviors in living humans: Application in the context of hominin brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. pp.143-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731723v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the Neandertal fossil collection from Abri Suard (La Chaise de Vouthon, Charente, France)</w:t>
               </w:r>
@@ -10086,51 +10086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohemi Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10283,329 +10283,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking inside fossil skulls: The comparative anatomy of the diploic venous system in H. sapiens and H. neanderthalensis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaming Hui</w:t>
+                <w:t xml:space="preserve">Zwyczajna w swojej niezwyczajności? Analiza budowy wewnętrznej czaszki „gigantki” z Ostrowa Lednickiego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Georges Cuvier, Images des mondes disparus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ville de montbélliard, Oct 2022, Montbélliard, France</w:t>
+              <w:t xml:space="preserve">Funeralia Lednicko-Gnieźnieńskie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funeralia Lednicko-Gnieźnieńskie, May 2022, Gniezno, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977694v1</w:t>
+                <w:t xml:space="preserve">hal-03977701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwyczajna w swojej niezwyczajności? Analiza budowy wewnętrznej czaszki „gigantki” z Ostrowa Lednickiego</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redonner vie au « cerveau » des hominines fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funeralia Lednicko-Gnieźnieńskie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Funeralia Lednicko-Gnieźnieńskie, May 2022, Gniezno, Poland</w:t>
+              <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977701v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redonner vie au « cerveau » des hominines fossiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking inside fossil skulls: The comparative anatomy of the diploic venous system in H. sapiens and H. neanderthalensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaming Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Georges Cuvier, Images des mondes disparus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ville de montbélliard, Oct 2022, Montbélliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981299v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
               </w:r>
@@ -10738,90 +10738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal sinus variation in large samples of extant species of the genera Pan, Gorilla and Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura T Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2022, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10868,51 +10868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaleoBRAIN : ressusciter le cerveau d’Homo erectus et des Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Noqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845es Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11354,217 +11354,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison des asymétries crâniennes et endocrâniennes chez Homo sapiens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Albessard</w:t>
+                <w:t xml:space="preserve">Paléoanthropologie et variabilité du cerveau, que dire d’Homo naledi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kitchell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">L.L. de Bruicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882891v1</w:t>
+                <w:t xml:space="preserve">hal-02882882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoanthropologie et variabilité du cerveau, que dire d’Homo naledi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une comparaison des asymétries crâniennes et endocrâniennes chez Homo sapiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.L. de Bruicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882882v1</w:t>
+                <w:t xml:space="preserve">hal-02882891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’avaient-ils en tête ? De la paléoneurologie à la paléophréonologie chez les Néandertaliens</w:t>
               </w:r>
@@ -11576,51 +11576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11891,51 +11891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic, landmark-free quantification of 3D endocranial asymmetries in extant and fossil species: new insights into paleoneurology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,77 +12082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aramendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12474,190 +12474,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">33 idées reçues sur la Préhistoire</w:t>
+                <w:t xml:space="preserve">Néandertal et moi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nadel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">belin; muséum national d'histoire naturelle, 2018, 2410010091</w:t>
+                <w:t xml:space="preserve">Jérome Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions courtes et longues; muséum national d'histoire naturelle, 2018, 2352902045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016949v1</w:t>
+                <w:t xml:space="preserve">hal-04016955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néandertal et moi.</w:t>
+                <w:t xml:space="preserve">33 idées reçues sur la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">belin; muséum national d'histoire naturelle, 2018, 2410010091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Coignard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04016955v1</w:t>
+                <w:t xml:space="preserve">hal-04016949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de survie sur les traces de néandertal</w:t>
               </w:r>
@@ -13199,51 +13199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements latéralisés chez les humains : application dans le contexte de l'évolution du cerveau chez les hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13275,217 +13275,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in cerebral organisation in Upper Palaeolithic and recent humans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pneumatisation de l'os temporal : le cas d'Australopithecus sediba et implications pour la définition du genre Homo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. 2019</w:t>
+              <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563529v1</w:t>
+                <w:t xml:space="preserve">hal-02563433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pneumatisation de l'os temporal : le cas d'Australopithecus sediba et implications pour la définition du genre Homo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in cerebral organisation in Upper Palaeolithic and recent humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t>
+              <w:t xml:space="preserve">ESHE meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563433v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil hominids on the move: new developments in fossil hominid biomechanical analysis.</w:t>
               </w:r>
@@ -14299,51 +14299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>