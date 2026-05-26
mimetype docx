--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2617,295 +2617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and radiocarbon dating analysis of deer, reindeer and steppe bison remains from a Mousterian burial site (La Ferrassie 8, Dordogne, France)</w:t>
+                <w:t xml:space="preserve">The endocast of the late Middle Paleolithic Manot 1 specimen, Western Galilee, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Utge</w:t>
+                <w:t xml:space="preserve">Ariel Pokhojaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lebon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Rachel Sarig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.6119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.102734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822357v1</w:t>
+                <w:t xml:space="preserve">hal-03954235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocast of the late Middle Paleolithic Manot 1 specimen, Western Galilee, Israel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and radiocarbon dating analysis of deer, reindeer and steppe bison remains from a Mousterian burial site (La Ferrassie 8, Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Utge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Pokhojaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Sarig</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, pp.102734. </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.126-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954235v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal sinus variation in extant species of the genera Pan, Gorilla and Homo</w:t>
               </w:r>
@@ -3240,369 +3240,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on the Zambian Kabwe Cranium (BH1) in the Context of Pleistocene Specimens of Homo and the Need for Species Definitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation and Correlations in Departures from Symmetry of Brain Torque, Humeral Morphology and Handedness in an Archaeological Sample of Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thackeray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">Lou Ball-Albessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2020.ART140⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12030432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946417v1</w:t>
+                <w:t xml:space="preserve">hal-02716261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Pleistocene hominin mandible from Payre (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on the Zambian Kabwe Cranium (BH1) in the Context of Pleistocene Specimens of Homo and the Need for Species Definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Verna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Arnaud</w:t>
+                <w:t xml:space="preserve">L. Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102775⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2020.ART140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908714v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation and Correlations in Departures from Symmetry of Brain Torque, Humeral Morphology and Handedness in an Archaeological Sample of Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Middle Pleistocene hominin mandible from Payre (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelius Kupczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.432. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym12030432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716261v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous de la croissance et du développement du cerveau des humains préhistoriques ?</w:t>
               </w:r>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated teeth from La Ferrassie: Reassessment of the old collections, new remains, and their implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Gómez‐robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,222 +4504,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution of cerebral and cerebellar fossae in recent Homo: A new methodological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Cabestrero-Rincón</w:t>
+                <w:t xml:space="preserve">Of Tongues and Men: A Review of Morphological Evidence for the Evolution of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchb.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzy001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106734v1</w:t>
+                <w:t xml:space="preserve">hal-02106728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Tongues and Men: A Review of Morphological Evidence for the Evolution of Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
+                <w:t xml:space="preserve">Differential evolution of cerebral and cerebellar fossae in recent Homo: A new methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cabestrero-Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.79-89. </w:t>
+              <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (6), pp.289-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jole/lzy001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchb.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106728v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferrassie 1: New perspectives on a “classic” Neandertal</w:t>
               </w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.107-138. </w:t>
@@ -5445,51 +5445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position of the posterior skullcap fragment from Sendang Klampok (Sangiran Dome, Java, Indonesia) among the Javanese Homo erectus record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph L Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.116-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6597,64 +6597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of the Cro-Magnon 1 endocast and study of brain variation and evolution in anatomically modern Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7541,51 +7541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and variation of the temporal bone pneumatization in Asian Homo erectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sémah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7636,51 +7636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cranial base morphology and temporal bone pneumatization in Asian Homo erectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal cranial features of the Mojokerto child fossil (East Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuku Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8347,51 +8347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer tomography scanning of Homo erectus crania Ngandong 7 from Java : Internal structure, paleopathology and post-mortem history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etty Indriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,397 +8517,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aramendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bizkaiko Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
+                <w:t xml:space="preserve">Interaction entre arts et sciences : au service de la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Didier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAP 2025 - 1850e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ob⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491688v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre arts et sciences : au service de la médiation scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Derrey</w:t>
+                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAP 2025 - 1850e Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020264v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic skull segmentation of MRI volume, a deep learning model trained on synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8916,92 +9066,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Giolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133po⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision anatomique du crâne d’hominine de Florisbad : analyse de ses caractéristiques internes et observations sur ses supposées pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9033,702 +9183,702 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick E Grine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133ns⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hautavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133om⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
+                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge van Sint Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Oct 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731718v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731727v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocast anatomy of non-human primates in the context of ecology and social systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731689v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ella Been</w:t>
+                <w:t xml:space="preserve">Application of neuroscience methods to the comparison of the link between brain and endocranium in Ursidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjia Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731705v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometric morphometrics and phylogenetic comparative methods: a new approach to decipher evolutionary trends in human evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hautavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9743,113 +9893,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new site with Neandertal lineage fossil remains: the Sima I of the Polvorín cave (Karrantza, Biscay, Northern Iberian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,92 +10008,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralized behaviors in living humans: Application in the context of hominin brain evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9992,106 +10142,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de paris, Jan 2024, Bordeaux, France. pp.143-164, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the Neandertal fossil collection from Abri Suard (La Chaise de Vouthon, Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,420 +10276,420 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.6982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cranial defect from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, Southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Paleopathology Association European Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleopathology Association, Aug 2022, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwyczajna w swojej niezwyczajności? Analiza budowy wewnętrznej czaszki „gigantki” z Ostrowa Lednickiego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funeralia Lednicko-Gnieźnieńskie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Funeralia Lednicko-Gnieźnieńskie, May 2022, Gniezno, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner vie au « cerveau » des hominines fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de la Société Francophone de Primatologie (SFDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking inside fossil skulls: The comparative anatomy of the diploic venous system in H. sapiens and H. neanderthalensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaming Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10555,207 +10705,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque Georges Cuvier, Images des mondes disparus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ville de montbélliard, Oct 2022, Montbélliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Lucas-Aragay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91st Annual Meeting of the American Association of Biological Anthropologists (AABA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2022, Denver (CO), United States. pp.1-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.24514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal sinus variation in large samples of extant species of the genera Pan, Gorilla and Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10800,322 +10950,322 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura T Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2022, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaleoBRAIN : ressusciter le cerveau d’Homo erectus et des Néandertaliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying lateralized behaviors in living humans: an application in the context of a project on brain evolution in hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Workshop "From fossils to mind"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southern African Neuroscience Society, Nov 2021, En ligne, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977690v1</w:t>
+                <w:t xml:space="preserve">hal-03969676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying lateralized behaviors in living humans: an application in the context of a project on brain evolution in hominins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PaleoBRAIN : ressusciter le cerveau d’Homo erectus et des Néandertaliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Workshop "From fossils to mind"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1847e réunion scientifique de la SAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société d'anthropologie de paris, 2021, toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969676v1</w:t>
+                <w:t xml:space="preserve">hal-03977690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phylogénétique du cerveau des hominidés : reconstruction virtuelle du dernier ancêtre commun de Pan et Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Noqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11130,376 +11280,376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845es Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in femoral cross-sectional indicator of robusticity ( J) in human populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowaczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre des mots sur l’apparence des Hommes préhistoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque la préhistoire au présent : médiations, écritures, images.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAN, MNHN, Centre Georges Pompidou, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoanthropologie et variabilité du cerveau, que dire d’Homo naledi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. de Bruicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison des asymétries crâniennes et endocrâniennes chez Homo sapiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11514,454 +11664,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMSAP, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’avaient-ils en tête ? De la paléoneurologie à la paléophréonologie chez les Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Albessard-Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e réunion scientifique de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société d'anthropologie de paris, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data on the Context of the La Ferrassie 8 Neandertal child skeleton (Grand Abri of La Ferrassie, Dordogne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aldeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual ESHEE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of paleoneurology in the comprehension of the first human migrations and settlements out of Africa. 100+25 years of Homo erectus : Dmanisi and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grimaud-Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Detroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Widianto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Senckenberg Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic, landmark-free quantification of 3D endocranial asymmetries in extant and fossil species: new insights into paleoneurology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,238 +12120,88 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th annual meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. pp.111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.21502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00649253v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12868,51 +12868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13199,51 +13199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements latéralisés chez les humains : application dans le contexte de l'évolution du cerveau chez les hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13402,51 +13402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13596,51 +13596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach in the study of the differential evolution of cerebral and cerebellar fossae in recent Homo. Additional Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Cabestrero-Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14299,51 +14299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Hui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133og" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E Grine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bardinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Derrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Hurst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Garvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Sala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantoja-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard-Ball" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14091808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.862047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kosicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Nowaczewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Haduch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08405-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#225;rquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Laitman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sarig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T.&#160;buck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ball-Albessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12030432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard-Ball" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2020.ART140" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Kupczik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022696v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77611-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G&#243;mez&#8208;robles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez&#8208;olivencia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Albessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23798" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Binkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Piontek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02360902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30495-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzy001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cabestrero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2018.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bardey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ohman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31546-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T Buck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2017.ART107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Widianto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djubiantono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKHPTRC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02106817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albessard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0161-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT90KWG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.02.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0126-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316780110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01246175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph L Holloway" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N8QV8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0069-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDZ9X02G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakov Radovcic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS2DCDNX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.4893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K07WQJ6Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1528" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badawi-Fayad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Istoc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-005-0041-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZ7LC8QC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Badawi-Fayad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuku Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Indriati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00048-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020264v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ob" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020280v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133po" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ns" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020274v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133om" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731727v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjia Heuer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13744" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12846" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12394" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016906v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6982" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977682v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8175" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977690v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8185" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Noqu&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kubicka" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowaczewska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haduch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562725v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. de Bruicker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kitchell" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roudier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944958v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aldeias" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911982v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Widianto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649253v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21502" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDLV2ZDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Balzeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bone" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349886v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez-Olivencia Asier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028493" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981461v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563433v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563529v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02853368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chapman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Sint Jan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sholukha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonidakis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jansen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6326-5_218-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>