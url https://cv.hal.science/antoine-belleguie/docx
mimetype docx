--- v0 (2026-03-17)
+++ v1 (2026-05-27)
@@ -1,52 +1,1114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Belleguie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Innovation Projects Manager, RLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-belleguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9933-5411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">284853402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer in Green Traction at Alstom and Doctoral Candidate at the Gustave Eiffel University (formerly IFSTTAR) under a CIFRE agreement (Industrial Agreement of Training through Research). My research focuses on the energy transition of rail transport worldwide by 2050. The main objective of this thesis is to measure and compare the competitiveness of partially or fully decarbonized rail alternatives (hydrogen, electric, batteries, biofuels) through a three-fold analysis: (1) Technical feasibility (energy efficiency & consumption), (2) Environmental impact (GHG, air pollutants, GWP) and (3) Economic assessment (TSC, TCO, TEC, marginal abatement cost, Monte Carlo method). This research is performed on multiple use cases (both freight and regional) on an international scale (France, Germany, The Nordics, United States and Australia). Passionate about mobility and hydrogen, I am open to any opportunity in these fields, both in France and internationally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Benefit Analysis of Decarbonizing Long-Haul Rail Freight with Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belleguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Benefit-Cost Analysis - Annual Conference (SBCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Washington, D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition of Rail Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belleguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research Society Young Researcher’s Conference 2023 (WCTRS-YI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WCTRS, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle TCO (Total Cost of Ownership) pour simuler la compétitivité des alternatives décarbonées de fret ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belleguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER - Luxembourg Institute of Socio-Economic Research, Jun 2022, Esch-sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Competitiveness of Decarbonized Rail Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belleguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Society for Benefit-Cost Analysis - European Conference (SBCAEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics (PSE), Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId16"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antoine Belleguie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chercheur en économie des transports, spécialisé dans l'évaluation technico-économique des trajectoires de décarbonation du transport ferroviaire à horizon 2050. Ma thèse compare la compétitivité des alternatives de traction décarbonées (caténaire, batterie, hydrogène, biocarburants) selon trois axes — faisabilité technique, impact environnemental et évaluation économique — appliqués au fret et au transport régional dans plusieurs contextes internationaux.Doctorant CIFRE à l'Université Gustave Eiffel (laboratoire SPLOTT, école doctorale Ville, Transports et Territoires, ED 528) en partenariat avec Alstom, et Innovation Project Manager à Rail Logistics Europe (groupe SNCF), où je pilote le programme MONITOR de digitalisation et de décarbonation du fret ferroviaire (France 2030, Union européenne).Précédemment ingénieur innovation chez Alstom (2019-2024) sur le programme HTPG — première solution européenne de fret ferroviaire bi-mode électrique/hydrogène — comme référent technique auprès de la Commission européenne (IPCEI Hy2Tech), et coordinateur du programme Prima H4 (ADEME). Expert individuel auprès de la Commission européenne (DG Environment), coordinateur en 2024 du groupe de travail Transition énergétique de l'ANRT, chargé d'enseignement à Mines Paris–PSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">antoine-belleguie</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9933-5411</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">284853402</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8Er3WcQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheur en économie des transports, spécialisé dans l'évaluation technico-économique des trajectoires de décarbonation du transport ferroviaire à horizon 2050. Ma thèse compare la compétitivité des alternatives de traction décarbonées (caténaire, batterie, hydrogène, biocarburants) selon trois axes — faisabilité technique, impact environnemental et évaluation économique — appliqués au fret et au transport régional dans plusieurs contextes internationaux.Doctorant CIFRE à l'Université Gustave Eiffel (laboratoire SPLOTT, école doctorale Ville, Transports et Territoires, ED 528) en partenariat avec Alstom, et Innovation Project Manager à Rail Logistics Europe (groupe SNCF), où je pilote le programme MONITOR de digitalisation et de décarbonation du fret ferroviaire (France 2030, Union européenne).Précédemment ingénieur innovation chez Alstom (2019-2024) sur le programme HTPG — première solution européenne de fret ferroviaire bi-mode électrique/hydrogène — comme référent technique auprès de la Commission européenne (IPCEI Hy2Tech), et coordinateur du programme Prima H4 (ADEME). Expert individuel auprès de la Commission européenne (DG Environment), coordinateur en 2024 du groupe de travail Transition énergétique de l'ANRT, chargé d'enseignement à Mines Paris–PSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarbonation du fret ferroviaire : innovations et analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, TRP3083, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-trp3083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux technologiques de l’adaptation de l’industrie au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Randet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 118 (2), pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.118.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles technologies prometteuses au service de l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Randet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cost-benefit analysis of decarbonizing long-haul rail freight with hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Benefit-Cost Analysis – Annual Conference (SBCA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Benefit-Cost Analysis (SBCA), Mar 2023, Washington, D. C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition of rail transport: Assessing the competitiveness of decarbonized rail alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th World Conference on Transport Research – Young Researchers' Initiative (WCTRS-YI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Conference on Transport Research Society (WCTRS), Jul 2023, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28946.16325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for measuring the economic competitiveness of decarbonized rail alternatives : the ANCORADE method (ANalysis of the COmpetitiveness of RAil DEcarbonized and potential alternatives)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Society for Benefit-Cost Analysis – European Conference (SBCA-EC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Benefit-Cost Analysis (SBCA), Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle TCO (Total Cost of Ownership) pour simuler la compétitivité des alternatives décarbonées de fret ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISER – Luxembourg Institute of Socio-Economic Research, Jun 2022, Esch-sur Alzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux technologiques de l'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belleguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Randet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +1169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6125AB4"/>
+    <w:nsid w:val="AB90F487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +1400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-belleguie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9933-5411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284853402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belleguie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-belleguie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9933-5411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284853402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8Er3WcQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belleguie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delvig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp3083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Appert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Randet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavergne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.118.0026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28946.16325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Angelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>