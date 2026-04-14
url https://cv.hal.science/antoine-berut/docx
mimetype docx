--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -1066,304 +1066,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh-Taylor-like instability in a foam film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoël Forterre</w:t>
+                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411700v1</w:t>
+                <w:t xml:space="preserve">hal-02394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Taylor-like instability in a foam film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (12), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394794v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marangoni stress induced by rotation frustration in a liquid foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (7), pp.1562-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,312 +1391,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suspensions rhéo-épaississantes - Principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Legue</w:t>
+                <w:t xml:space="preserve">Bloen Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842106v1</w:t>
+                <w:t xml:space="preserve">hal-02365466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions rhéo-épaississantes - Principes et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Clavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloen Metzger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365466v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,51 +2063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (20), pp.5147-5152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,103 +3319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenia Shabalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3453,64 +3453,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenia Shabalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,103 +3535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
@@ -3813,90 +3813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
@@ -3938,90 +3938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4121,64 +4121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian granular flows down heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4389,51 +4389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64BDEE2C"/>
+    <w:nsid w:val="6BAC1460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>