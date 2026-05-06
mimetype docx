--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -1767,278 +1767,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of a driven Brownian harmonic oscillator</w:t>
+                <w:t xml:space="preserve">A General Fluctuation–Response Relation for Noise Variations and its Application to Driven Hydrodynamic Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Yaghoubi</w:t>
+                <w:t xml:space="preserve">Cem Yolcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ebrahim Foulaadvand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+                <w:t xml:space="preserve">Gianmaria Falasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Łuczka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1732-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570866v1</w:t>
+                <w:t xml:space="preserve">hal-04570855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Fluctuation–Response Relation for Noise Variations and its Application to Driven Hydrodynamic Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cem Yolcu</w:t>
+                <w:t xml:space="preserve">Energetics of a driven Brownian harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Yaghoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ebrahim Foulaadvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerzy Łuczka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 167 (1), pp.29-45. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (11), pp.113206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1732-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570855v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the frictional transition in shear thickening suspensions</w:t>
               </w:r>
@@ -2167,64 +2167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Imparato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2388,77 +2388,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in an aging system: the absence of an effective temperature in the sol–gel transition of a quenched gelatin sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruben Gomez-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2505,64 +2505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and thermodynamics: experimental verification of Landauer's Erasure principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (6), pp.P06015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,64 +2609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy flow between two hydrodynamically coupled particles kept at different effective temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (6), pp.60004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2713,64 +2713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Jarzynski Equality applied on a Logically Irreversible Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 p.60002, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2947,64 +2947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Arakelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Dillenschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BAC1460"/>
+    <w:nsid w:val="681B3011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>