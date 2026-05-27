--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -154,296 +154,317 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">317200908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3tfS4e4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Lyon 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lyon, France) : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IUT Lyon 1 Département GMP (Génie Mécanique et Productique)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut Lumière Matière</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2018 - present)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doc</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut de Physique de Rennes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Rennes, France) avec </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Isabelle Cantat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur le projet ERC Disfilm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2017-2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doc</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire IUSTI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Marseille, France) avec </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Yoël Forterre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur le projet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ERC Plantmove</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2015-2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse de doctorat</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> en physique statistique expérimentale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2012-2015)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titre de la thèse : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fluctuations and Interactions of Brownian particles in multiple Optical Traps</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directeurs : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sergio Ciliberto</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et Artem Petrosyan.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoire : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire de Physique de l'ENS de Lyon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lyon, France)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : antoine.berut [at] univ-lyon1.fr</w:t>
@@ -465,1091 +486,1087 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging in the flow dynamics of dense suspensions of contactless microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.024307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dy9b-88v7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178394v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-dependent power-law exponent in creep rupture of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (6), pp.065504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/35tp-f364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity on the flow of dense colloidal suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lagoin</w:t>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Piednoir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00035H⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552843v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Harvesting information to control nonequilibrium states of active matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of salinity on the flow of dense colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lagoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.056601⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (15), pp.3367-3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00035H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945303v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Harvesting information to control nonequilibrium states of active matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.056601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.056601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973769v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Taylor-like instability in a foam film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+                <w:t xml:space="preserve">Sophie-Laure Ornis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Nebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124001⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394794v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rayleigh-Taylor-like instability in a foam film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoël Forterre</w:t>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411700v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni stress induced by rotation frustration in a liquid foam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01855C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873391v2</w:t>
+                <w:t xml:space="preserve">hal-02411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions rhéo-épaississantes - Principes et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Marangoni stress induced by rotation frustration in a liquid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.1562-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01855C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365466v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
@@ -1633,1449 +1650,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Suspensions rhéo-épaississantes - Principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bizet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bloen Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425608v3</w:t>
+                <w:t xml:space="preserve">hal-02365466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Fluctuation–Response Relation for Noise Variations and its Application to Driven Hydrodynamic Experiments</w:t>
+                <w:t xml:space="preserve">Revealing the frictional transition in shear thickening suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cem Yolcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+                <w:t xml:space="preserve">C Clavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmaria Falasco</w:t>
+                <w:t xml:space="preserve">A Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1732-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (20), pp.5147-5152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703926114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570855v1</w:t>
+                <w:t xml:space="preserve">hal-01492671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of a driven Brownian harmonic oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Yaghoubi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9346⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570866v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the frictional transition in shear thickening suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetics of a driven Brownian harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Yaghoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ebrahim Foulaadvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Clavaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
+                <w:t xml:space="preserve">Jerzy Łuczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703926114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (11), pp.113206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492671v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical description of effective heat transfer between two viscously coupled beads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A General Fluctuation–Response Relation for Noise Variations and its Application to Driven Hydrodynamic Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Yolcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Falasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Imparato</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1732-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405343v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary and Transient Fluctuation Theorems for Effective Heat Fluxes between Hydrodynamically Coupled Particles in Optical Traps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Imparato</w:t>
+                <w:t xml:space="preserve">Theoretical description of effective heat transfer between two viscously coupled beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Petrosyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Ciliberto</w:t>
+                <w:t xml:space="preserve">Alberto Imparato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216722v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in an aging system: the absence of an effective temperature in the sol–gel transition of a quenched gelatin sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+                <w:t xml:space="preserve">Stationary and Transient Fluctuation Theorems for Effective Heat Fluxes between Hydrodynamically Coupled Particles in Optical Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imparato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ruben Gomez-Solano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+                <w:t xml:space="preserve">A Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.068301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01192667v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and thermodynamics: experimental verification of Landauer's Erasure principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fluctuations in an aging system: the absence of an effective temperature in the sol–gel transition of a quenched gelatin sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruben Gomez-Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.P06015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/06/P06015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-01134137v1</w:t>
+                <w:t xml:space="preserve">ensl-01192667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flow between two hydrodynamically coupled particles kept at different effective temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Information and thermodynamics: experimental verification of Landauer's Erasure principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/60004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.P06015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/06/P06015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057475v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01134137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Jarzynski Equality applied on a Logically Irreversible Procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Energy flow between two hydrodynamically coupled particles kept at different effective temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 p.60002, pp.6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/60002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 107 (6), pp.60004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/60004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00789722v3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057475v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Detailed Jarzynski Equality applied on a Logically Irreversible Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 p.60002, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/60002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985005v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00789722v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.024006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of Landauer’s principle linking information and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Arakelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Dillenschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7388), pp.187-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3085,590 +3210,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the relaxation time in subcritical rupture of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenia Shabalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenia Shabalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3678,173 +3803,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of salinity on the flow of dense colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lagoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dense Particulate Flows: From Micromechanical to Macroscopic Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Udine, Italy. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,239 +3977,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4094,117 +4219,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian granular flows down heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622814v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4214,114 +4339,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations and Interactions of Brownian particles in multiple Optical Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Ecole normale supérieure de lyon - ENS LYON, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ENSL1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01192759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4389,51 +4514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681B3011"/>
+    <w:nsid w:val="66643E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-berut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-086X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187830312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berut_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317200908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3tfS4e4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-lyon1.fr/formation/offre-de-formations/gmp/gmp-genie-mecanique-et-productique-villeurbanne-gratte-ciel--791084.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipr.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes1.fr/isabelle.cantat/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iusti.cnrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoelforterre.wordpress.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ercplantmove.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01192759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/sergio.ciliberto/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/PHYSIQUE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dy9b-88v7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05426658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/35tp-f364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lagoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00035H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.056601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873391v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01855C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#233;rut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Metzger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703926114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebrahim Foulaadvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;uczka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Yolcu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Falasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1732-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216722v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imparato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petrosyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciliberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01192667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01134137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057475v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/60004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789722v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/60002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Arakelyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Dillenschneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SPDC42Q9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>