--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F6348DB"/>
+    <w:nsid w:val="14623B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>