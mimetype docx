--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14623B06"/>
+    <w:nsid w:val="741DDE5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>