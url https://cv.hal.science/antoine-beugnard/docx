--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Beugnard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en informatique, professeur à IMT Atlantique, enseignant-chercheur en génie logiciel. Expert en modélisation de systèmes appliquée aux jumeaux numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3096-237X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122014960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an alumnus of ENST-Bretagne (1986). I received my PhD in Computer Science from the University of Rennes 1 in 1993. I received my habilitation to direct research in 2005 and am a professor at Telecom Bretagne, now IMT Atlantique, since December 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I previously worked at Michael Jackson France, where I participated in the creation of a development environment for the JSD (Jackson System Development) method in Smalltalk.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having been interested in the dynamic binding semantics of object languages, in contract specification and in the notion of communication abstraction, my current research centers are modeling (its meaning, its notations, its properties such as composition, etc.) and static name checking in context of heterogeneous languages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I now apply modeling to digital twins. I am interested in how digital twins are defined, built, deployed and used, i.e. their development process and architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système fondé sur l'alignement de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.119 - 142. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.119-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Aware Components, 10 years after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.86-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause distribution transparency and encapsulation flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de composants répartis par transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.105 - 135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/OBJ.13.4.105-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage de composants par contrats. Le modèle de composants ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), pp.11 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making components contract aware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (7), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2.774917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making application build safer through static analysis of naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2024: 19th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Angers (France), France. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012676500003687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering perspective on digital twin: many candidates, none elected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2023: IEEE Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart World Congress, Aug 2023, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10448955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoS-ML: Socio-Technical System ADL Dedicated to Human Vulnerability Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2022: 26th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the architecture of Socio-Technical System to analyse its vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSE 2022: 17th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rochester, United States. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE55472.2022.9812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting human vulnerably in socio-technical systems: a naval case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hairion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2020: 23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Agnostic Approach to Modeling Requirements: Specification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Alidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS ’20 Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of viewpoint heterogeneous design models: Emergency Department Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop On the Globalization of Modeling Languages (GEMOC 2016) co-located with ACM/IEEE MODELS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp. 18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics based analysis of botnet activity from heterogeneous data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ruano Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th International Wireless Communications &amp; Mobile Computing Conference - TRAC Workshop : Traffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Adaptation of Transformations based on Type Graph with Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyet Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2012 : 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reduction of rollbacks in wireless multi-user virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCASE 2010: The Second International Conference on Mobile Computing, Applications, and Services Mobile Computing, Applications, and Services Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States. pp.100-116, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29336-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de développement de système contraint par l'urbanisation d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29e congrès Informatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.163 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Component Model for Highly Distributed Environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2011 : 8th International Symposium on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculus for a new component model in highly distributed environements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTSS'11 : 5th International Workshop on Harnessing Theories for Tool Support in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bCMS-SPL case study: A proposition based on the Cloud Component Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2011 : Workshop Comparing Modeling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, Nouvelle-Zélande. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable component for communication and data synchronization in mobile distributed interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSI 2010 : 1st International Workshop on Component and Service Interoperability, in association with TOOLS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.86 - 100, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.37.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable client-server architecture for mobile multi-player games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Arsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISIO '10 : DIstributed SImulation &amp; Online gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Malaga, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session server architecture for mobile distributed virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPAS 2010 : @WAS Emerging Research Projects, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.772 - 775, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of &amp;quot;Abstraction Level&amp;quot; for Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Model-Based Development for Computer Based systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2009.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Data Distribution Variant with a Metamodel, Some Models and a Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2008 : Distributed Applications and Interoperable Systems, 8th IFIP WG 6.1 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.224 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PCP : a peer-to-peer middleware for on-demand context provisioning in spontaneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNS 2007 : 2nd workshop on Autonomous and Spontaneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.III-1 - III-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGames 2007 : 6th Annual Workshop on Network and Systems Support for Games 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Melbourne, Australia. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1326257.1326275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissage d'algorithmes distribués par transformation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCM 2006 : Journées du groupe de travail Objets, Composants et Modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.11 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method overloading and overriding cause encapsulation flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming Languages ans Systems (OOPS), 21st ACM Symposium On Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1424 - 1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme .Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2006 : 5ème école d'été IMAG-INRIA sur les intergiciels et sur la construction d'applications réparties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réaliser des composants avec un langage à objets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2005 ( Langages et Modeles a Objets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement software connectors ? a reusable, abstract and adaptable proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP international conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Ways of Implementing Software Connections among Distributed Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Symposium on Distributed Objects and Applications, DOA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Agia Napa, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Abstractions for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2004 Workshop Reader, J. Malenfant and Bjarte M. Ostvold éditeurs, LNCS 3344</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Oslo, France. pp.66 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and Usage Issues for Mobile Multiplayer Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Craipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Computer Games: Artificial Intelligence, Design and Education, CGAID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture logicielle et abstractions de communication : une application dans le domaine du calcul scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Matougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saidiac, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EDOC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture and a process for implementing distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOC 2002 (Sixth International Enterprise Distributed Object Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Suisse. pp.132 - 143, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOC.2002.1137703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OO languages late-binding signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Workshop on Foundations of Object-Oriented languages, FOOL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Portland, Oregon, États-Unis. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de langages objet relative au traitement de la redéfinition de méthode et à la liaison dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002, 23-25 janvier 2002, Montpellier (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.99 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of UML collaborations as interaction components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dresden, Allemagne. pp.352 - 367, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45800-X_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Coullon. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les Architectures Logicielles : CAL 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, L-4, pp.104, 2009, RNTI, RNTI, 978-2-85428-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des Composants : Principes et Fondements, chapitre 10 : Les Composants de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils de Mourad Oussalah, Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 2-7117-4836-7., Viubert, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication abstractions for distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger Fiege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Filman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2003 : Workshop Reader, July 21-25, Darmstadt, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3013, Springer, pp.17 - 29, 2004, Lecture notes in Computer Science, 978-3-540-22405-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2002 Workshop Reader, J. Hernández et A. Moreira (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2548, Springer, pp.79 - 91, 2002, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Skills Framework for Higher and VET students, continuously integrative for educational programme addressing VUCA contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 3, IMT Atlantique; Lab-STICC; IMT Atlantique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'étude de l'assemblage de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. IMT Atlantique, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02461971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="741DDE5E"/>
+    <w:nsid w:val="DEB08940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-beugnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3096-237X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122014960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Nedelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.119-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LM5CN2ZD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/OBJ.13.4.105-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Watkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2.774917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012676500003687" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10448955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perrotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hairion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE55472.2022.9812648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02924645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Godfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Thang Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Matougui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fiege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ammour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2002.1137703" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45800-X_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71KH8QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02461971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>