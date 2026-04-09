--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -397,51 +397,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.124682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636001v1</w:t>
+                <w:t xml:space="preserve">hal-04636001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel image representation of GNSS correlation for deep learning multipath detection</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D82E455E"/>
+    <w:nsid w:val="EF774E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3430-5166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188280839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:CNAM+01031+session02/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03694126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198950v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3430-5166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188280839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:CNAM+01031+session02/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03694126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198950v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>