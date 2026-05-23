--- v1 (2026-04-09)
+++ v2 (2026-05-23)
@@ -1133,469 +1133,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for Multipath Detection in GNSS Receivers</w:t>
+                <w:t xml:space="preserve">GNSS Multipath Detection using Embedded Deep CNN on Intel Neural Compute Stick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Munin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2018-2029., </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2020.17654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359943v1</w:t>
+                <w:t xml:space="preserve">hal-02964023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Multipath Detection using Embedded Deep CNN on Intel Neural Compute Stick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Munin</w:t>
+                <w:t xml:space="preserve">An Assessment Methodology of Smartphone Positioning Performance for Collaborative Scenarios in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verheyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2018-2029., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17654⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 1893 - 1901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964023v1</w:t>
+                <w:t xml:space="preserve">hal-02964014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment Methodology of Smartphone Positioning Performance for Collaborative Scenarios in Urban Environment</w:t>
+                <w:t xml:space="preserve">Analyzing Android GNSS Raw Measurements Flags Detection Mechanisms for Collaborative Positioning in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verheyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 1893 - 1901, </w:t>
+              <w:t xml:space="preserve">ICL-GNSS 2020 International Conference on Localization and GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2020.17626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964014v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Android GNSS Raw Measurements Flags Detection Mechanisms for Collaborative Positioning in Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Verheyde</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Network for Multipath Detection in GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Munin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL-GNSS 2020 International Conference on Localization and GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870213v1</w:t>
+                <w:t xml:space="preserve">hal-02359943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GNU Radio Companion to improve student understanding of signal processing theory through VHF Omni-Directional Range (VOR) signal demodulation</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INC 2019, International Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2572,51 +2572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF774E14"/>
+    <w:nsid w:val="2FA866A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3430-5166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188280839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:CNAM+01031+session02/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03694126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198950v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3430-5166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188280839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:CNAM+01031+session02/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04939073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03694126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198950v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>