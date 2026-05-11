--- v0 (2026-03-28)
+++ v1 (2026-05-11)
@@ -266,418 +266,418 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et avalanches : note de synthèse sur l'état des connaissances</w:t>
+                <w:t xml:space="preserve">Changement climatique et crues torrentielles : note de synthèse sur l'état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457277v1</w:t>
+                <w:t xml:space="preserve">hal-05457317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et glissements de terrain : note de synthèse sur l'état des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et phénomènes rocheux : note de synthèse sur l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.14</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457304v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et crues torrentielles : note de synthèse sur l'état des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et glissements de terrain : note de synthèse sur l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05457317v1</w:t>
+                <w:t xml:space="preserve">hal-05457304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénomènes rocheux : note de synthèse sur l'état des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et avalanches : note de synthèse sur l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457297v1</w:t>
+                <w:t xml:space="preserve">hal-05457277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects géomorphologiques de la crue torrentielle du torrent des Étançons à la Bérarde du 21 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,51 +1132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckert Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Kiennemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckert Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Kiennemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ipc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>