--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Blanchard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4630-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Blanchard est ingénieur diplômé en agronomie et titulaire d’un Master en études sociales des sciences et techniques. Sur ce socle pluridisciplinaire et avec un profil de professionnel de l'information, il a construit son parcours dans trois directions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">une attention aux transformations sociétales et à l’encapacitation apportées par le numérique dans le champ universitaire et de la recherche : il travaille sur ces enjeux à l’Université de Bordeaux depuis 2014, avec une parenthèse entre 2021 et 2022 au sein de la société coopérative Datactivist comme consultant sur la science ouverte et les données de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un engagement personnel et associatif pour les questions science-société : après avoir co-fondé la communauté des vulgarisateurs web du Café des sciences, il a rejoint le Conseil d’administration de l’association Traces (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un intérêt pour les questions environnementales liées notamment à l’agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est chercheur indépendant sur ces thèmes, mobilisant les approches des sciences de l’information et de la communication, des humanités numériques et des études sociales des sciences et techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a notamment publié une analyse historique et prospective du coût des APC pour la recherche française, une analyse du crowdfunding en recherche, un livre blanc sur la visibilité de la recherche française, et un plaidoyer pour l'ouverture des données de l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), histoire d'une innovation phytosanitaire (1977-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer la science en train de se faire ? Du Palais de la découverte à la sociologie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one community to many: how novel objects in the crop protection field reveal epistemic boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5-6), pp.680-691. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02691728.2016.1148795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité consultatif de déontologie et d’éthique de l’IRD sur le crowdfunding : intérêt et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.154-159. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Masseran, Philippe Chavot (dir.), Les cultures des sciences en Europe (1). Dispositifs en pratique, Presses universitaires de Lorraine, coll. « Série actes », 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des établissements d'enseignement supérieur et de recherche. &amp;quot;La Gazette des archives&amp;quot;, n° 231, année 2013-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.675-679. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.024.0675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lois comptables du marché scientifique m'ont tuer », Carnets de bord en sciences humaines, n° 17, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec (dir.), Les études de sciences. Pour une réflexivité institutionnelle, Archives contemporaines, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Théry, La Vie après la mort d'Henrietta Lacks, 2004, France, 23 min (ENSAD) / Mathias Théry et Etienne Chaillou, Cherche toujours, 2008, France, 52 min (Arte France / Les Films d'ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monfeuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.007.0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences humaines et sociales pour les muséographes. Comment des travaux en SHS nourrissent les approches en médiation des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe, Enseigner des controverses, PU Rennes, coll. « Paideia », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer la science en train de se faire par les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.185-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and customizing stopword lists for enhanced patent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 398, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conrad (dir.), &amp;quot;Moissons futures. 2050 : la SF française se met à table&amp;quot;, La Découverte, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies discursives d'un réseau sociotechnique : le cas des stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.242, 2024, Communication, environnement, science et société, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science dans la recherche et la médiation scientifique : pourquoi, comment et pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Netzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, pp.265, 2017, Collection Bibliothèques, 978-2-7654-1525-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture scientifique s'affranchit sur le web : l'exemple des blogs de science en français (2003-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la culture scientifique en France : institutions et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, une science &amp;quot;plug and play&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol; Franc Morandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant numérique des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2015, 978-2-85892-441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des imprimantes 3D dans les labos ? Oui, mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, 2014, 978-2-89544-470-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carson, biologiste marine et écrivaine (1907-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Piron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes savantes, femmes de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-9814827-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes, participatives et Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, pp.173-175, 2013, 978-2-89544-454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques de chercheurs en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782735115273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science blogs in research and popularization of science: why, how and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moira Cockell; Jérôme Billotte; Frédéric Darbellay; Francis Waldvogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge: The Challenge of Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp.219, 2011, 978-2-940222-32-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le blog apporte à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marin Dacos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Read/Write Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Read/Write Book, 9782953641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques jouent-ils aux dés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard-Emmanuel Eastes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Lelu; Richard-Emmanuel Eastes. Le Cavalier bleu, 2011, 978-2-84670-379-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la donnée universitaire, de sa collecte à son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les data de l'ESR : l'enjeu de la maîtrise des données. Risques et outils pour l'audit et le pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des auditeurs internes de la recherche et de l'enseignement supérieur (AFAIRES), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les stimulateurs des défenses naturelles des plantes (SDN) ont renouvelé le lexique des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Pesticides : dialogues interdisciplinaires en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Laboratoire Virtuel pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiser l'enseignement avec Moodle : QCM et travaux pratiques virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clet Theophile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apprend-on en lisant des blogs de science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles formes d’éditorialisation : constitution du savoir et apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sens Public; INHA-Invisu, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconner en SHS : quand les digital natives bousculent les frontières institutionnelles sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile des médias sociaux : nouveaux moyens de communication et de publication pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut historique allemand, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantages et limites d'un dépôt de données biologiques. Journée Thématique du GdR 2647 STIC-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets dans l’industrie et la recherche : outils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées francophones Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs de science en français : l’expérience de la communauté du C@fé des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des professionnels de l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INIST-CNRS, Jun 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science, un nouvel acteur des relations science-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès de l'AMCSTI. Sciences, innovation et société : quelles réponses apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des musées et centres de culture scientifique, technique et industrielle, Jun 2009, Cherbourg, France. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Retrieval Facility, Nov 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stopword lists in patent searching and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIUG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patent Information Users Group, Inc., May 2006, Minneapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vocabulari.se : une application web pour explorer les objets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les outils libèrent (ou brident) l’initiative au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JE CODE : QUELS SONT MES DROITS ? QUELLES SONT MES OBLIGATIONS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Contensin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daj Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Schmittbiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’utilisation d’œuvres relevant des arts visuels dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère Enseignement supérieur et recherche. 2022, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective study of the evolution of APC costs and electronic subscriptions for French institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurits van der Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines on designing, implementing and evaluating open innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schwalm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure visibilité de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Deuxième labo. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), ou la fabrication d'un nouveau monde phytosanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Louis Pasteur. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiques, cartes, arbres : outils de visualisation et d'analyse macroscopique au service de l'information brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut national agronomique paris-grignon - INA P-G. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Limache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut national agronomique paris-grignon - INA P-G; ENSA de Rennes; Montpellier SupAgro. 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur 5 années d'évolution des problématiques IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole IST - Evolutions de la recherche et impacts pour l'IST, Disneyland Paris, France. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des vidéastes de science sur YouTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleen Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Louapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données libérées, chercheurs débridés, société impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des logiciels de recherche dans un contexte de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Blanchard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4630-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Blanchard est ingénieur diplômé en agronomie et titulaire d’un Master en études sociales des sciences et techniques. Sur ce socle pluridisciplinaire et avec un profil de professionnel de l'information, il a construit son parcours dans trois directions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">une attention aux transformations sociétales et à l’encapacitation apportées par le numérique dans le champ universitaire et de la recherche : il travaille sur ces enjeux à l’Université de Bordeaux depuis 2014, avec une parenthèse entre 2021 et 2022 au sein de la société coopérative Datactivist comme consultant sur la science ouverte et les données de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un engagement personnel et associatif pour les questions science-société : après avoir co-fondé la communauté des vulgarisateurs web du Café des sciences, il a rejoint le Conseil d’administration de l’association Traces (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un intérêt pour les questions environnementales liées notamment à l’agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est chercheur indépendant sur ces thèmes, mobilisant les approches des sciences de l’information et de la communication, des humanités numériques et des études sociales des sciences et techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a notamment publié une analyse historique et prospective du coût des APC pour la recherche française, une analyse du crowdfunding en recherche, un livre blanc sur la visibilité de la recherche française, et un plaidoyer pour l'ouverture des données de l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), histoire d'une innovation phytosanitaire (1977-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité consultatif de déontologie et d’éthique de l’IRD sur le crowdfunding : intérêt et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.154-159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one community to many: how novel objects in the crop protection field reveal epistemic boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5-6), pp.680-691. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02691728.2016.1148795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer la science en train de se faire ? Du Palais de la découverte à la sociologie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des établissements d'enseignement supérieur et de recherche. &amp;quot;La Gazette des archives&amp;quot;, n° 231, année 2013-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.675-679. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.024.0675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Masseran, Philippe Chavot (dir.), Les cultures des sciences en Europe (1). Dispositifs en pratique, Presses universitaires de Lorraine, coll. « Série actes », 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lois comptables du marché scientifique m'ont tuer », Carnets de bord en sciences humaines, n° 17, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec (dir.), Les études de sciences. Pour une réflexivité institutionnelle, Archives contemporaines, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Théry, La Vie après la mort d'Henrietta Lacks, 2004, France, 23 min (ENSAD) / Mathias Théry et Etienne Chaillou, Cherche toujours, 2008, France, 52 min (Arte France / Les Films d'ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monfeuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.007.0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences humaines et sociales pour les muséographes. Comment des travaux en SHS nourrissent les approches en médiation des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe, Enseigner des controverses, PU Rennes, coll. « Paideia », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer la science en train de se faire par les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.185-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and customizing stopword lists for enhanced patent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 398, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conrad (dir.), &amp;quot;Moissons futures. 2050 : la SF française se met à table&amp;quot;, La Découverte, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Information on Grant Applications (MIGA): towards a shared standard for open funding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies discursives d'un réseau sociotechnique : le cas des stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.242, 2024, Communication, environnement, science et société, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science dans la recherche et la médiation scientifique : pourquoi, comment et pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Netzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, pp.265, 2017, Collection Bibliothèques, 978-2-7654-1525-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture scientifique s'affranchit sur le web : l'exemple des blogs de science en français (2003-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la culture scientifique en France : institutions et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, une science &amp;quot;plug and play&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol; Franc Morandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant numérique des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2015, 978-2-85892-441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des imprimantes 3D dans les labos ? Oui, mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, 2014, 978-2-89544-470-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carson, biologiste marine et écrivaine (1907-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Piron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes savantes, femmes de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-9814827-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes, participatives et Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, pp.173-175, 2013, 978-2-89544-454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques de chercheurs en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782735115273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science blogs in research and popularization of science: why, how and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moira Cockell; Jérôme Billotte; Frédéric Darbellay; Francis Waldvogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge: The Challenge of Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp.219, 2011, 978-2-940222-32-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le blog apporte à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marin Dacos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Read/Write Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Read/Write Book, 9782953641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques jouent-ils aux dés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard-Emmanuel Eastes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Lelu; Richard-Emmanuel Eastes. Le Cavalier bleu, 2011, 978-2-84670-379-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la donnée universitaire, de sa collecte à son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les data de l'ESR : l'enjeu de la maîtrise des données. Risques et outils pour l'audit et le pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des auditeurs internes de la recherche et de l'enseignement supérieur (AFAIRES), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les stimulateurs des défenses naturelles des plantes (SDN) ont renouvelé le lexique des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Pesticides : dialogues interdisciplinaires en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Laboratoire Virtuel pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiser l'enseignement avec Moodle : QCM et travaux pratiques virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clet Theophile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconner en SHS : quand les digital natives bousculent les frontières institutionnelles sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile des médias sociaux : nouveaux moyens de communication et de publication pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut historique allemand, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apprend-on en lisant des blogs de science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles formes d’éditorialisation : constitution du savoir et apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sens Public; INHA-Invisu, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantages et limites d'un dépôt de données biologiques. Journée Thématique du GdR 2647 STIC-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets dans l’industrie et la recherche : outils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées francophones Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs de science en français : l’expérience de la communauté du C@fé des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des professionnels de l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INIST-CNRS, Jun 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science, un nouvel acteur des relations science-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès de l'AMCSTI. Sciences, innovation et société : quelles réponses apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des musées et centres de culture scientifique, technique et industrielle, Jun 2009, Cherbourg, France. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Retrieval Facility, Nov 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stopword lists in patent searching and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIUG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patent Information Users Group, Inc., May 2006, Minneapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vocabulari.se : une application web pour explorer les objets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les outils libèrent (ou brident) l’initiative au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JE CODE : QUELS SONT MES DROITS ? QUELLES SONT MES OBLIGATIONS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Contensin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daj Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Schmittbiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’utilisation d’œuvres relevant des arts visuels dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère Enseignement supérieur et recherche. 2022, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective study of the evolution of APC costs and electronic subscriptions for French institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurits van der Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines on designing, implementing and evaluating open innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schwalm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure visibilité de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Deuxième labo. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), ou la fabrication d'un nouveau monde phytosanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Louis Pasteur. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiques, cartes, arbres : outils de visualisation et d'analyse macroscopique au service de l'information brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut national agronomique paris-grignon - INA P-G. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Limache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut national agronomique paris-grignon - INA P-G; ENSA de Rennes; Montpellier SupAgro. 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur 5 années d'évolution des problématiques IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole IST - Evolutions de la recherche et impacts pour l'IST, Disneyland Paris, France. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des vidéastes de science sur YouTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleen Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Louapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données libérées, chercheurs débridés, société impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des logiciels de recherche dans un contexte de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C529EEC2"/>
+    <w:nsid w:val="4174AAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E513DA4"/>
+    <w:nsid w:val="2D0807C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4630-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633345v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2016.1148795" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259792v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8944B459AAB465C279D4F2F01E6D301B476140A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monfeuillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.007.0349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2007.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmessavantes.pressbooks.com/chapter/rachel-carson-1907-1964-biologiste-marine-et-ecrivaine/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/172?lang=fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Niandou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michenaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Theophile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03909068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits van der Graaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwalm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Limache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleen Le Jeune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Louapre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4630-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633345v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259792v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8944B459AAB465C279D4F2F01E6D301B476140A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2016.1148795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monfeuillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.007.0349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2007.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmessavantes.pressbooks.com/chapter/rachel-carson-1907-1964-biologiste-marine-et-ecrivaine/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/172?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Niandou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Theophile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03909068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thierry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits van der Graaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Limache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleen Le Jeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Louapre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>