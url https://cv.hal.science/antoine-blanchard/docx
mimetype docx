--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Blanchard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4630-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Blanchard est ingénieur diplômé en agronomie et titulaire d’un Master en études sociales des sciences et techniques. Sur ce socle pluridisciplinaire et avec un profil de professionnel de l'information, il a construit son parcours dans trois directions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">une attention aux transformations sociétales et à l’encapacitation apportées par le numérique dans le champ universitaire et de la recherche : il travaille sur ces enjeux à l’Université de Bordeaux depuis 2014, avec une parenthèse entre 2021 et 2022 au sein de la société coopérative Datactivist comme consultant sur la science ouverte et les données de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un engagement personnel et associatif pour les questions science-société : après avoir co-fondé la communauté des vulgarisateurs web du Café des sciences, il a rejoint le Conseil d’administration de l’association Traces (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un intérêt pour les questions environnementales liées notamment à l’agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est chercheur indépendant sur ces thèmes, mobilisant les approches des sciences de l’information et de la communication, des humanités numériques et des études sociales des sciences et techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a notamment publié une analyse historique et prospective du coût des APC pour la recherche française, une analyse du crowdfunding en recherche, un livre blanc sur la visibilité de la recherche française, et un plaidoyer pour l'ouverture des données de l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), histoire d'une innovation phytosanitaire (1977-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité consultatif de déontologie et d’éthique de l’IRD sur le crowdfunding : intérêt et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.154-159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one community to many: how novel objects in the crop protection field reveal epistemic boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5-6), pp.680-691. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02691728.2016.1148795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer la science en train de se faire ? Du Palais de la découverte à la sociologie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des établissements d'enseignement supérieur et de recherche. &amp;quot;La Gazette des archives&amp;quot;, n° 231, année 2013-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.675-679. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.024.0675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Masseran, Philippe Chavot (dir.), Les cultures des sciences en Europe (1). Dispositifs en pratique, Presses universitaires de Lorraine, coll. « Série actes », 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lois comptables du marché scientifique m'ont tuer », Carnets de bord en sciences humaines, n° 17, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec (dir.), Les études de sciences. Pour une réflexivité institutionnelle, Archives contemporaines, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Théry, La Vie après la mort d'Henrietta Lacks, 2004, France, 23 min (ENSAD) / Mathias Théry et Etienne Chaillou, Cherche toujours, 2008, France, 52 min (Arte France / Les Films d'ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monfeuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.007.0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences humaines et sociales pour les muséographes. Comment des travaux en SHS nourrissent les approches en médiation des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe, Enseigner des controverses, PU Rennes, coll. « Paideia », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer la science en train de se faire par les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.185-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and customizing stopword lists for enhanced patent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 398, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conrad (dir.), &amp;quot;Moissons futures. 2050 : la SF française se met à table&amp;quot;, La Découverte, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Information on Grant Applications (MIGA): towards a shared standard for open funding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies discursives d'un réseau sociotechnique : le cas des stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.242, 2024, Communication, environnement, science et société, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science dans la recherche et la médiation scientifique : pourquoi, comment et pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Netzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, pp.265, 2017, Collection Bibliothèques, 978-2-7654-1525-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture scientifique s'affranchit sur le web : l'exemple des blogs de science en français (2003-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la culture scientifique en France : institutions et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, une science &amp;quot;plug and play&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol; Franc Morandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant numérique des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2015, 978-2-85892-441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des imprimantes 3D dans les labos ? Oui, mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, 2014, 978-2-89544-470-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carson, biologiste marine et écrivaine (1907-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Piron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes savantes, femmes de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-9814827-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes, participatives et Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, pp.173-175, 2013, 978-2-89544-454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques de chercheurs en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782735115273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science blogs in research and popularization of science: why, how and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moira Cockell; Jérôme Billotte; Frédéric Darbellay; Francis Waldvogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge: The Challenge of Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp.219, 2011, 978-2-940222-32-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le blog apporte à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marin Dacos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Read/Write Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Read/Write Book, 9782953641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques jouent-ils aux dés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard-Emmanuel Eastes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Lelu; Richard-Emmanuel Eastes. Le Cavalier bleu, 2011, 978-2-84670-379-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la donnée universitaire, de sa collecte à son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les data de l'ESR : l'enjeu de la maîtrise des données. Risques et outils pour l'audit et le pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des auditeurs internes de la recherche et de l'enseignement supérieur (AFAIRES), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les stimulateurs des défenses naturelles des plantes (SDN) ont renouvelé le lexique des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Pesticides : dialogues interdisciplinaires en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Laboratoire Virtuel pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiser l'enseignement avec Moodle : QCM et travaux pratiques virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clet Theophile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconner en SHS : quand les digital natives bousculent les frontières institutionnelles sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile des médias sociaux : nouveaux moyens de communication et de publication pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut historique allemand, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apprend-on en lisant des blogs de science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles formes d’éditorialisation : constitution du savoir et apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sens Public; INHA-Invisu, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantages et limites d'un dépôt de données biologiques. Journée Thématique du GdR 2647 STIC-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets dans l’industrie et la recherche : outils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées francophones Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs de science en français : l’expérience de la communauté du C@fé des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des professionnels de l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INIST-CNRS, Jun 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science, un nouvel acteur des relations science-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès de l'AMCSTI. Sciences, innovation et société : quelles réponses apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des musées et centres de culture scientifique, technique et industrielle, Jun 2009, Cherbourg, France. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Retrieval Facility, Nov 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stopword lists in patent searching and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIUG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patent Information Users Group, Inc., May 2006, Minneapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vocabulari.se : une application web pour explorer les objets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les outils libèrent (ou brident) l’initiative au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JE CODE : QUELS SONT MES DROITS ? QUELLES SONT MES OBLIGATIONS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Contensin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daj Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Schmittbiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’utilisation d’œuvres relevant des arts visuels dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère Enseignement supérieur et recherche. 2022, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective study of the evolution of APC costs and electronic subscriptions for French institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurits van der Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines on designing, implementing and evaluating open innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schwalm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure visibilité de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Deuxième labo. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), ou la fabrication d'un nouveau monde phytosanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Louis Pasteur. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiques, cartes, arbres : outils de visualisation et d'analyse macroscopique au service de l'information brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut national agronomique paris-grignon - INA P-G. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Limache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut national agronomique paris-grignon - INA P-G; ENSA de Rennes; Montpellier SupAgro. 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur 5 années d'évolution des problématiques IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole IST - Evolutions de la recherche et impacts pour l'IST, Disneyland Paris, France. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des vidéastes de science sur YouTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleen Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Louapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données libérées, chercheurs débridés, société impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des logiciels de recherche dans un contexte de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Blanchard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4630-1012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Blanchard est ingénieur diplômé en agronomie et titulaire d’un Master en études sociales des sciences et techniques. Sur ce socle pluridisciplinaire et avec un profil de professionnel de l'information, il a construit son parcours dans trois directions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">une attention aux transformations sociétales et à l’encapacitation apportées par le numérique dans le champ universitaire et de la recherche : il travaille sur ces enjeux à l’Université de Bordeaux depuis 2014, avec une parenthèse entre 2021 et 2022 au sein de la société coopérative Datactivist comme consultant sur la science ouverte et les données de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un engagement personnel et associatif pour les questions science-société : après avoir co-fondé la communauté des vulgarisateurs web du Café des sciences, il a rejoint le Conseil d’administration de l’association Traces (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">un intérêt pour les questions environnementales liées notamment à l’agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est chercheur indépendant sur ces thèmes, mobilisant les approches des sciences de l’information et de la communication, des humanités numériques et des études sociales des sciences et techniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a notamment publié une analyse historique et prospective du coût des APC pour la recherche française, une analyse du crowdfunding en recherche, un livre blanc sur la visibilité de la recherche française, et un plaidoyer pour l'ouverture des données de l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), histoire d'une innovation phytosanitaire (1977-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one community to many: how novel objects in the crop protection field reveal epistemic boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5-6), pp.680-691. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02691728.2016.1148795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment montrer la science en train de se faire ? Du Palais de la découverte à la sociologie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité consultatif de déontologie et d’éthique de l’IRD sur le crowdfunding : intérêt et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.154-159. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Masseran, Philippe Chavot (dir.), Les cultures des sciences en Europe (1). Dispositifs en pratique, Presses universitaires de Lorraine, coll. « Série actes », 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des établissements d'enseignement supérieur et de recherche. &amp;quot;La Gazette des archives&amp;quot;, n° 231, année 2013-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.675-679. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.024.0675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lois comptables du marché scientifique m'ont tuer », Carnets de bord en sciences humaines, n° 17, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec (dir.), Les études de sciences. Pour une réflexivité institutionnelle, Archives contemporaines, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences humaines et sociales pour les muséographes. Comment des travaux en SHS nourrissent les approches en médiation des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Soichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Théry, La Vie après la mort d'Henrietta Lacks, 2004, France, 23 min (ENSAD) / Mathias Théry et Etienne Chaillou, Cherche toujours, 2008, France, 52 min (Arte France / Les Films d'ici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Monfeuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.007.0349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Albe, Enseigner des controverses, PU Rennes, coll. « Paideia », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer la science en train de se faire par les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.185-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and customizing stopword lists for enhanced patent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 398, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conrad (dir.), &amp;quot;Moissons futures. 2050 : la SF française se met à table&amp;quot;, La Découverte, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Information on Grant Applications (MIGA): towards a shared standard for open funding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies discursives d'un réseau sociotechnique : le cas des stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.242, 2024, Communication, environnement, science et société, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science dans la recherche et la médiation scientifique : pourquoi, comment et pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Netzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, pp.265, 2017, Collection Bibliothèques, 978-2-7654-1525-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture scientifique s'affranchit sur le web : l'exemple des blogs de science en français (2003-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la culture scientifique en France : institutions et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, une science &amp;quot;plug and play&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Carayol; Franc Morandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant numérique des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2015, 978-2-85892-441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des imprimantes 3D dans les labos ? Oui, mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, 2014, 978-2-89544-470-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Carson, biologiste marine et écrivaine (1907-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Piron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes savantes, femmes de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’Association science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-9814827-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes, participatives et Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lapointe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les meilleurs blogues de science en français. Sélection 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Multimondes, pp.173-175, 2013, 978-2-89544-454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques de chercheurs en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782735115273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science blogs in research and popularization of science: why, how and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moira Cockell; Jérôme Billotte; Frédéric Darbellay; Francis Waldvogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge: The Challenge of Transdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp.219, 2011, 978-2-940222-32-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le blog apporte à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marin Dacos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Read/Write Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Read/Write Book, 9782953641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques jouent-ils aux dés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard-Emmanuel Eastes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Lelu; Richard-Emmanuel Eastes. Le Cavalier bleu, 2011, 978-2-84670-379-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la donnée universitaire, de sa collecte à son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les data de l'ESR : l'enjeu de la maîtrise des données. Risques et outils pour l'audit et le pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des auditeurs internes de la recherche et de l'enseignement supérieur (AFAIRES), Nov 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les stimulateurs des défenses naturelles des plantes (SDN) ont renouvelé le lexique des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Pesticides : dialogues interdisciplinaires en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Laboratoire Virtuel pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiser l'enseignement avec Moodle : QCM et travaux pratiques virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clet Theophile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconner en SHS : quand les digital natives bousculent les frontières institutionnelles sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile des médias sociaux : nouveaux moyens de communication et de publication pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut historique allemand, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'apprend-on en lisant des blogs de science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles formes d’éditorialisation : constitution du savoir et apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sens Public; INHA-Invisu, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dépôt au partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantages et limites d'un dépôt de données biologiques. Journée Thématique du GdR 2647 STIC-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs de science en français : l’expérience de la communauté du C@fé des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des professionnels de l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INIST-CNRS, Jun 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blogs de science, un nouvel acteur des relations science-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès de l'AMCSTI. Sciences, innovation et société : quelles réponses apporter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des musées et centres de culture scientifique, technique et industrielle, Jun 2009, Cherbourg, France. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des brevets dans l’industrie et la recherche : outils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées francophones Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Retrieval Facility, Nov 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise and fall of stopword lists in patent searching and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIUG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patent Information Users Group, Inc., May 2006, Minneapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vocabulari.se : une application web pour explorer les objets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les outils libèrent (ou brident) l’initiative au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JE CODE : QUELS SONT MES DROITS ? QUELLES SONT MES OBLIGATIONS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Contensin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daj Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Schmittbiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’utilisation d’œuvres relevant des arts visuels dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère Enseignement supérieur et recherche. 2022, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective and prospective study of the evolution of APC costs and electronic subscriptions for French institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurits van der Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines on designing, implementing and evaluating open innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schwalm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure visibilité de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Deuxième labo. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN), ou la fabrication d'un nouveau monde phytosanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Louis Pasteur. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs des défenses naturelles des plantes (SDN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Limache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut national agronomique paris-grignon - INA P-G; ENSA de Rennes; Montpellier SupAgro. 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiques, cartes, arbres : outils de visualisation et d'analyse macroscopique au service de l'information brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut national agronomique paris-grignon - INA P-G. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur 5 années d'évolution des problématiques IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole IST - Evolutions de la recherche et impacts pour l'IST, Disneyland Paris, France. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des vidéastes de science sur YouTube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleen Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Louapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données libérées, chercheurs débridés, société impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des logiciels de recherche dans un contexte de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4174AAB7"/>
+    <w:nsid w:val="5DCF3EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D0807C8"/>
+    <w:nsid w:val="529D84B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4630-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633345v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259792v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8944B459AAB465C279D4F2F01E6D301B476140A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2016.1148795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monfeuillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.007.0349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2007.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmessavantes.pressbooks.com/chapter/rachel-carson-1907-1964-biologiste-marine-et-ecrivaine/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/172?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Niandou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Theophile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03909068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thierry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits van der Graaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Limache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleen Le Jeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Louapre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4630-1012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633345v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2016.1148795" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259792v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8944B459AAB465C279D4F2F01E6D301B476140A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soichot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monfeuillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.007.0349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2007.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmessavantes.pressbooks.com/chapter/rachel-carson-1907-1964-biologiste-marine-et-ecrivaine/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/172?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Niandou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Theophile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03909068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thierry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits van der Graaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Limache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleen Le Jeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Louapre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c28b6e23a771b4aa141d0d1481b45b4cc3c5abf;origin=https://gitub.u-bordeaux.fr/abdo/suivi-logiciels;visit=swh:1:snp:7296b22c1ed1c8a66decd383853dc35bf6e0f0a4;anchor=swh:1:rev:aeb9c75d27ded81881c5c4a6b6b0a87e002f0d84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>